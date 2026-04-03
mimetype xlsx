--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad2c2e870ab4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db187f18616485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826491f2317042dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d91edd4413409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re266691639c3460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826491f2317042dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba85d68a01d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d91edd4413409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>27,539</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,529</x:t>
-[...6 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>27,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,609</x:t>
-[...129 lines deleted...]
-          <x:t>27,654</x:t>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>27,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>