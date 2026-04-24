--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db187f18616485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8348b4bd4d747ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d91edd4413409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ed4d7a236f49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba85d68a01d4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d91edd4413409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cfcd214ef9d46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ed4d7a236f49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>