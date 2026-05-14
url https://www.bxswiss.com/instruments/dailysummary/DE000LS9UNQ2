--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8348b4bd4d747ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d79c4170ca4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ed4d7a236f49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22326f5a5e64ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cfcd214ef9d46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ed4d7a236f49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42624e35d00c4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22326f5a5e64ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>28,461</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,564</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>