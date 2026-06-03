--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d79c4170ca4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82d44b121d7492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22326f5a5e64ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34ce2c7c6804255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42624e35d00c4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22326f5a5e64ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7261e94354b41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34ce2c7c6804255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,016</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>28,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>