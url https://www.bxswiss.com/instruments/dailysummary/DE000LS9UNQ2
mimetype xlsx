--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82d44b121d7492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38472aa6aedf49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34ce2c7c6804255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f04c2ab0b048c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7261e94354b41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34ce2c7c6804255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3265eb47ef7424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f04c2ab0b048c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>