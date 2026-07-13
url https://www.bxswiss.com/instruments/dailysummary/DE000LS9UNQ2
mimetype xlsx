--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38472aa6aedf49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b157edf9eb84cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f04c2ab0b048c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b443e19074093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3265eb47ef7424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f04c2ab0b048c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069c5d2818874f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b443e19074093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>