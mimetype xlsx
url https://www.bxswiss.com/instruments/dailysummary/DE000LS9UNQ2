--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b157edf9eb84cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321970b7c64e45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b443e19074093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7271eea6594cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069c5d2818874f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b443e19074093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34101e6aa12e490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7271eea6594cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>27,296</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>