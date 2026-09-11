--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321970b7c64e45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24edddb522f94013" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7271eea6594cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5f65ddd6fe4caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34101e6aa12e490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7271eea6594cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d4bafa81a54437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5f65ddd6fe4caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>27,490</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,532</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>27,594</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,524</x:t>
-[...65 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,643</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>27,693</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,676</x:t>
-[...85 lines deleted...]
-          <x:t>27,598</x:t>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>