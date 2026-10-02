--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24edddb522f94013" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a327f68a24433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5f65ddd6fe4caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384ed3e60d6e483e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d4bafa81a54437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5f65ddd6fe4caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426ab892af07422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384ed3e60d6e483e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blue.Flame</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>27,643</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,657</x:t>
-[...242 lines deleted...]
-          <x:t>27,684</x:t>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,675</x:t>
-[...323 lines deleted...]
-          <x:t>27,903</x:t>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>