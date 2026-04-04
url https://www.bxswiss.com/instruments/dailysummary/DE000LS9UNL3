--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4577867fd14733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d31211575840a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc699309220a4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdccb7c918548c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b8679690ef4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc699309220a4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ae67a5a8134147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdccb7c918548c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>