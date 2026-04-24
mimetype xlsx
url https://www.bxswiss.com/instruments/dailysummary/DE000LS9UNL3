--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d31211575840a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35828720cbe4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdccb7c918548c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca4c19dc0784c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ae67a5a8134147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdccb7c918548c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6b73d0f3864094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca4c19dc0784c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>