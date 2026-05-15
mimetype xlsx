--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35828720cbe4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489f77f6e1d24b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca4c19dc0784c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d01db9297c44ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6b73d0f3864094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca4c19dc0784c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c052db55d4468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d01db9297c44ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>