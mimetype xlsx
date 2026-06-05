--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489f77f6e1d24b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3dc4238b2934bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d01db9297c44ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc820d2f604c24439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c052db55d4468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d01db9297c44ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0e560175dc4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc820d2f604c24439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,446 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>118,186</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>