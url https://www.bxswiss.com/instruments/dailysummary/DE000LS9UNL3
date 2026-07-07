--- v9 (2026-06-05)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3dc4238b2934bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723472b7c8e44007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc820d2f604c24439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a42654aef94c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e0e560175dc4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc820d2f604c24439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21dd12d78c8b49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a42654aef94c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...413 lines deleted...]
-          <x:t>124,259</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>