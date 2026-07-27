--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723472b7c8e44007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590dfad16eb74878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a42654aef94c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cdab4177a642f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21dd12d78c8b49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a42654aef94c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3076a81612234fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cdab4177a642f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>