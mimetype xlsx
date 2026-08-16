--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590dfad16eb74878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb706647d24114da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cdab4177a642f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585e6e534b2445b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3076a81612234fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cdab4177a642f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068a9a131b1d4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585e6e534b2445b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>