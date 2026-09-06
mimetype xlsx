--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb706647d24114da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf071597ab4534668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585e6e534b2445b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5eb95305c64da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068a9a131b1d4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585e6e534b2445b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae975e9062d348f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5eb95305c64da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>