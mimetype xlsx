--- v13 (2026-09-06)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf071597ab4534668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58ac1eda5ee4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5eb95305c64da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102c490fda6044dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae975e9062d348f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5eb95305c64da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d335562b164d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102c490fda6044dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>