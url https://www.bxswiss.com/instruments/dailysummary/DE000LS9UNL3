--- v14 (2026-09-26)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58ac1eda5ee4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d6abf1e2384e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102c490fda6044dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radea70c40ca14553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d335562b164d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102c490fda6044dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b796b4168da4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radea70c40ca14553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,572</x:t>
@@ -764,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>