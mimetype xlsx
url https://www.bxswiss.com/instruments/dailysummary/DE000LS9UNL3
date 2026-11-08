--- v15 (2026-10-18)
+++ v16 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d6abf1e2384e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf000716fc347b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radea70c40ca14553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5cb67f413964eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b796b4168da4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radea70c40ca14553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761f4c31cdc94a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5cb67f413964eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Aktien nach B. Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...38 lines deleted...]
-          <x:t>130,041</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,839</x:t>
-[...517 lines deleted...]
-          <x:t>128,481</x:t>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>