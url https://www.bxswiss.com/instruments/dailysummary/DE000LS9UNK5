--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9c7d72ad6e439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec8b01ecb4947a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eff14338e5140bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b9a098eed14a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cbbe51837f4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eff14338e5140bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928c5c2faa974dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b9a098eed14a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>45,295</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,890</x:t>
-[...215 lines deleted...]
-          <x:t>44,567</x:t>
+          <x:t>45,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>44,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>