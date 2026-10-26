--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec8b01ecb4947a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3065edf765df4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b9a098eed14a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683d75451bf2406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928c5c2faa974dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b9a098eed14a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ef2db06e46404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683d75451bf2406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,601</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>