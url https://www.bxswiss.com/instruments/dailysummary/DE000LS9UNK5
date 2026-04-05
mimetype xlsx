--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c66d12d09d4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe4e264b4eb4904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b167781233547a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd354038aa0342b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd180733e0844b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b167781233547a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb2c4d7771e4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd354038aa0342b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>37,948</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>37,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>37,848</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,072</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>37,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>