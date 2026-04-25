--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe4e264b4eb4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b506c85657443a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd354038aa0342b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc198aea7754e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb2c4d7771e4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd354038aa0342b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816660d19d1f4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc198aea7754e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>