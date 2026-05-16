--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b506c85657443a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e333e51d03d4c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc198aea7754e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7297ace5f91b42d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816660d19d1f4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc198aea7754e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2da45b05d404cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7297ace5f91b42d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>