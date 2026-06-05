--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e333e51d03d4c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b24e6edcf7d46d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7297ace5f91b42d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2cd931b38f74a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2da45b05d404cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7297ace5f91b42d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e8863c96954750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2cd931b38f74a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>