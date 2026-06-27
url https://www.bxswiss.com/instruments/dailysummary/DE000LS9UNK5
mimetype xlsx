--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b24e6edcf7d46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed7ef6022064f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2cd931b38f74a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0998e055d78d4d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e8863c96954750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2cd931b38f74a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db3906f6d424ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0998e055d78d4d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>