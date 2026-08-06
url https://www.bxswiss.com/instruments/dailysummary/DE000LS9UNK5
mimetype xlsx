--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed7ef6022064f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928a7374d0a447ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0998e055d78d4d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1de04f1c384484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db3906f6d424ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0998e055d78d4d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04d186b21354a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1de04f1c384484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>44,940</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,695</x:t>
-[...274 lines deleted...]
-          <x:t>44,200</x:t>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>