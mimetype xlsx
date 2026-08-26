--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928a7374d0a447ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba825a9135d4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1de04f1c384484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb21ec78edf545e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04d186b21354a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1de04f1c384484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8c76c0f7224bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb21ec78edf545e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>