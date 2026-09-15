--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba825a9135d4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9c7d72ad6e439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb21ec78edf545e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eff14338e5140bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8c76c0f7224bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb21ec78edf545e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cbbe51837f4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eff14338e5140bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech &amp; GreenTech Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>44,606</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,936</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>45,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,165</x:t>
-[...215 lines deleted...]
-          <x:t>43,951</x:t>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>