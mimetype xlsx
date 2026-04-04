--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7634e0e49ce047a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a4989ef1894755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a19a387e8f74bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10bd6a85931642c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a033ed4199f4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a19a387e8f74bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3149bc7e77a84aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10bd6a85931642c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>