--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a4989ef1894755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15518674a5d64534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10bd6a85931642c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389a3870283c4938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3149bc7e77a84aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10bd6a85931642c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa3946da749477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389a3870283c4938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>