--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15518674a5d64534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f417155d26d41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389a3870283c4938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c8abfd3cfe4bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa3946da749477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389a3870283c4938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a668cf68184dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c8abfd3cfe4bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>107,684</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,996</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>109,014</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>