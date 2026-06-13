--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f417155d26d41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re345ad07a1eb4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c8abfd3cfe4bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8ce65d11994e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a668cf68184dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c8abfd3cfe4bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3920209eb5d74af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8ce65d11994e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>