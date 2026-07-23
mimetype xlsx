--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re345ad07a1eb4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e980b451e624529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8ce65d11994e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66efe67a3f3544ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3920209eb5d74af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8ce65d11994e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2cc946a5504322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66efe67a3f3544ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>111,437</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>