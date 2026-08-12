--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e980b451e624529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3244ff2d14ea4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66efe67a3f3544ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b38747869a4591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb2cc946a5504322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66efe67a3f3544ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502f3dfff9594abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b38747869a4591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>105,606</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,708</x:t>
-[...323 lines deleted...]
-          <x:t>107,394</x:t>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>