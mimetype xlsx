--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3244ff2d14ea4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c36503c5084f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b38747869a4591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f81d7d5e3b4b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R502f3dfff9594abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b38747869a4591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4ff2d9adda43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f81d7d5e3b4b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>