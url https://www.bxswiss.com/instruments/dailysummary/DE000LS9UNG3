--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c36503c5084f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809c72598a364002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f81d7d5e3b4b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21480793fb84486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4ff2d9adda43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f81d7d5e3b4b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a8c0dd2d4d4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21480793fb84486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>