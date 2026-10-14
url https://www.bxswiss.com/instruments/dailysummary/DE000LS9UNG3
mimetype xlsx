--- v11 (2026-09-22)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809c72598a364002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7c8c5625ca4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21480793fb84486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961449268ac14494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a8c0dd2d4d4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21480793fb84486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972bce7ef5ac434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961449268ac14494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>