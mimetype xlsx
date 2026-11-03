--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7c8c5625ca4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf0469aa1f74697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961449268ac14494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f967b022c24147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972bce7ef5ac434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961449268ac14494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea0f783c1dd4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f967b022c24147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rohstoffwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>