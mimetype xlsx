--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b1e01558f64f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901e672c83814dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bee6be047b463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48e7527ae494297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra750105647744a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bee6be047b463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1e27694e3d4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48e7527ae494297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>