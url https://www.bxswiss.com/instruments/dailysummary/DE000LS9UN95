--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901e672c83814dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569866ca86f7443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48e7527ae494297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5de6cc6f140452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1e27694e3d4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48e7527ae494297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65477feee0364026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5de6cc6f140452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>