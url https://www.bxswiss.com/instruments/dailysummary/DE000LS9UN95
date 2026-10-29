--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569866ca86f7443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5987f626e0264ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5de6cc6f140452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338eeca4cc86437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65477feee0364026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5de6cc6f140452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1b8ff1c6794794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338eeca4cc86437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>