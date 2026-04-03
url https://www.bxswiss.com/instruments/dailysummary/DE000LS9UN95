--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38fe017c6a243a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2820f8ef934a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2d2e9797104f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ad60efd56b4f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc06c28e2c443a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2d2e9797104f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b5ffd751a142ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ad60efd56b4f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>