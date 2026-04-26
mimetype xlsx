--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2820f8ef934a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e3be85624446d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ad60efd56b4f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3571a468b74e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b5ffd751a142ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ad60efd56b4f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcd61f617e942f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3571a468b74e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>