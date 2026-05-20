--- v4 (2026-04-26)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e3be85624446d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693cfa22f47f420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3571a468b74e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f25e334c414c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdcd61f617e942f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3571a468b74e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5daa9e57574282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f25e334c414c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>