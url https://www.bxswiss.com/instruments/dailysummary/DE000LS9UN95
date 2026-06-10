--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693cfa22f47f420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1205a1a2f30c4d38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f25e334c414c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef75f03c2384bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5daa9e57574282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f25e334c414c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9411ffa5f160474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef75f03c2384bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>121,175</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>120,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>