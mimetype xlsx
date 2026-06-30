--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1205a1a2f30c4d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5967291fea1447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef75f03c2384bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedc54544929494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9411ffa5f160474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef75f03c2384bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726cb9f75632497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedc54544929494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>120,626</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>120,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>