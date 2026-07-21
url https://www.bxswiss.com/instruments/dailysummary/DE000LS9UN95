--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5967291fea1447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d1519a124942a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedc54544929494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08974ae3cd3e48a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726cb9f75632497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedc54544929494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e216d90e3c1463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08974ae3cd3e48a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>