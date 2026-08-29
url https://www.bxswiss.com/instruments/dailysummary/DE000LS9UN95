--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d1519a124942a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b1e01558f64f7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08974ae3cd3e48a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bee6be047b463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e216d90e3c1463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08974ae3cd3e48a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra750105647744a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bee6be047b463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding machines</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...517 lines deleted...]
-          <x:t>127,022</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,369</x:t>
-[...58 lines deleted...]
-          <x:t>124,206</x:t>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>