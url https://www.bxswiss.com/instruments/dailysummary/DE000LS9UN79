--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f4c8770c874a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1478762d86c648c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce12acae4eaa4663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c1c977e323479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503823161bcc4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce12acae4eaa4663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc9da6e05dde49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c1c977e323479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...473 lines deleted...]
-          <x:t>267,845</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>277,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>