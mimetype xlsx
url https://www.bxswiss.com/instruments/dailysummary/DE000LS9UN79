--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1478762d86c648c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d638653446411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c1c977e323479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ed71e9000d4323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc9da6e05dde49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c1c977e323479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1760e6b13f947d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ed71e9000d4323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>