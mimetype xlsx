--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d638653446411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra964000ca7fc48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6ed71e9000d4323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0107f5ebbf34a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1760e6b13f947d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6ed71e9000d4323" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aeaca84a213476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0107f5ebbf34a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>