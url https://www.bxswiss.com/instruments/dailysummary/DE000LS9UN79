--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra964000ca7fc48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13000f696a40426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0107f5ebbf34a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58024a7455c44df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aeaca84a213476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0107f5ebbf34a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faa6f068ded4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58024a7455c44df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>