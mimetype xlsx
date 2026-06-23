--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13000f696a40426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a858f66828d4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra58024a7455c44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafd4de8c8834f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faa6f068ded4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra58024a7455c44df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbdc5cf0343437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafd4de8c8834f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>