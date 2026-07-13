--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a858f66828d4722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d4c6aa816a4a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafd4de8c8834f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffc5193f7af4ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbdc5cf0343437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafd4de8c8834f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb358574ca41b4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffc5193f7af4ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>