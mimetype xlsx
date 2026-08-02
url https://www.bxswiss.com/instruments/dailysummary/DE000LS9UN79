--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d4c6aa816a4a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019f7150b889444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffc5193f7af4ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36599b0189544a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb358574ca41b4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffc5193f7af4ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c2000dd8fa4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36599b0189544a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>