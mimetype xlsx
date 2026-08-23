--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019f7150b889444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7284f9fa324cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36599b0189544a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27440be70aa64e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c2000dd8fa4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36599b0189544a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R429b5598804a429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27440be70aa64e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>