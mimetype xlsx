--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f7284f9fa324cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb7398765b04c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27440be70aa64e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d7576902c845ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R429b5598804a429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27440be70aa64e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3652820f184441ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d7576902c845ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>