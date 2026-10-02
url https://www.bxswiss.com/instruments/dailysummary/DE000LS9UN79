--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb7398765b04c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe2413905654d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d7576902c845ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef87a1888b641ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3652820f184441ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d7576902c845ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02998b0ce0c4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef87a1888b641ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>368,895</x:t>
-[...441 lines deleted...]
-          <x:t>376,145</x:t>
+          <x:t>361,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>