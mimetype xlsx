--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe2413905654d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe921fc5c4e4c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef87a1888b641ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e10e07da52846cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02998b0ce0c4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef87a1888b641ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8420d5be3e674ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e10e07da52846cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top Halbleiter Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>