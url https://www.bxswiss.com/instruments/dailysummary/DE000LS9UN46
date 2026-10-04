--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cacd0ea82547c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe077937cb7d4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166a9ae4ef0b4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15843cbe89cf4af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30079372cf5d44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166a9ae4ef0b4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e8b5ca2aaa4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15843cbe89cf4af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>