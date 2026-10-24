--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe077937cb7d4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340bdeb7b68244c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15843cbe89cf4af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4183e0d4d64b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e8b5ca2aaa4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15843cbe89cf4af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd944e340167b4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4183e0d4d64b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>