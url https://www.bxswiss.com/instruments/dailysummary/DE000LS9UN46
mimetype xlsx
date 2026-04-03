--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cec9d4b55584d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a85d627e26d440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edf282ad99f4771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecfdc574afa4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00daca6a82f745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edf282ad99f4771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b0449afd8742cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecfdc574afa4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>