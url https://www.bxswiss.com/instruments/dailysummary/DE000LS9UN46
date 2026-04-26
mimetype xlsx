--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a85d627e26d440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7024a9b49464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecfdc574afa4d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e078ecd066e4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0b0449afd8742cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecfdc574afa4d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe2d89aab514226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e078ecd066e4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>