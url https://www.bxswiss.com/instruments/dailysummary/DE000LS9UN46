--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e7024a9b49464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdabc35ea87b4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e078ecd066e4013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cccb15b62d4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe2d89aab514226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e078ecd066e4013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03237e9c05a74603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cccb15b62d4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>