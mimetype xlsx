--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdabc35ea87b4380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f76044637fb4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cccb15b62d4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd25e8ae419a420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03237e9c05a74603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cccb15b62d4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d7b528fc1843b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd25e8ae419a420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>