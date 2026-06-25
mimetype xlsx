--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f76044637fb4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0456b3a9ebaa4508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd25e8ae419a420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4304b1abf00428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d7b528fc1843b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd25e8ae419a420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54737bb4f258424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4304b1abf00428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>