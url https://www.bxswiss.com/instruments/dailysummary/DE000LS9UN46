--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0456b3a9ebaa4508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624ff9d4e9d84594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4304b1abf00428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fd110da1da41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54737bb4f258424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4304b1abf00428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50550fe5eaa443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fd110da1da41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>