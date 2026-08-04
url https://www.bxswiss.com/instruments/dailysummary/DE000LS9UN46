--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624ff9d4e9d84594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6beaa821ad4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74fd110da1da41f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec2fe3ba9574896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50550fe5eaa443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74fd110da1da41f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d43f7f0cb674986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec2fe3ba9574896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>