--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6beaa821ad4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b48b5c762cd4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec2fe3ba9574896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cc1c6d05124279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d43f7f0cb674986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec2fe3ba9574896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3028b0591b45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cc1c6d05124279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,400</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>