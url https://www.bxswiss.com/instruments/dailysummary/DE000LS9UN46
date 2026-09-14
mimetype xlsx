--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b48b5c762cd4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cacd0ea82547c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3cc1c6d05124279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166a9ae4ef0b4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3028b0591b45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3cc1c6d05124279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30079372cf5d44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166a9ae4ef0b4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Comebackkandidaten 2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UN46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,925</x:t>
@@ -717,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>