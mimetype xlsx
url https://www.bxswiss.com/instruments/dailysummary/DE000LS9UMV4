--- v12 (2026-08-22)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f04a58fa8c24079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff40904afa24b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d82c885f983421e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc561259f5a549c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd389127dfb694f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d82c885f983421e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038e6d4a7a744122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc561259f5a549c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>183,991</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>