--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff40904afa24b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef7331857644bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc561259f5a549c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4580ca6c254989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038e6d4a7a744122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc561259f5a549c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed9a083d0324d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4580ca6c254989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>