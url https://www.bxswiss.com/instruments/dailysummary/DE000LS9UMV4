--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f6a31ab3824df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7182525eb70f45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edd4966d83c4d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b9bd6f24d74ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24849f57c7e94740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edd4966d83c4d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac7d9ec067e4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b9bd6f24d74ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>