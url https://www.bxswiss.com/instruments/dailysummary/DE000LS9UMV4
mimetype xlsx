--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7182525eb70f45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826c4e80e4154d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b9bd6f24d74ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62108301ca1d4fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac7d9ec067e4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b9bd6f24d74ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f64ddeabe94470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62108301ca1d4fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>