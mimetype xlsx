--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826c4e80e4154d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674d2cfc87b74843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62108301ca1d4fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b6ced3bc974fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f64ddeabe94470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62108301ca1d4fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcb2b5e1acf4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b6ced3bc974fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>160,164</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,507</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>160,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,909</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>