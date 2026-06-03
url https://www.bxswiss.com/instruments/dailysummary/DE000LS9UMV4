--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674d2cfc87b74843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b6a16f32654a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b6ced3bc974fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4036c421756a4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcb2b5e1acf4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b6ced3bc974fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815b57df7834432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4036c421756a4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>