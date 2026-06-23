--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b6a16f32654a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e46bf4437ba46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4036c421756a4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4accaa074e4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815b57df7834432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4036c421756a4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091eea9fe0f34ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4accaa074e4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>