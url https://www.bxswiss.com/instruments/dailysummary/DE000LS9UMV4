--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e46bf4437ba46cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c2ea18e8034467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4accaa074e4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb036626fb0ba4a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091eea9fe0f34ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4accaa074e4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32d77277a404383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb036626fb0ba4a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>