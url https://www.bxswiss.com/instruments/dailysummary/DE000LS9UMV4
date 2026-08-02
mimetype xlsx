--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c2ea18e8034467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc132a8b1eb3444b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb036626fb0ba4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab232ae1f8cf44ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32d77277a404383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb036626fb0ba4a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0018daa4164c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab232ae1f8cf44ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>181,263</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,938</x:t>
-[...11 lines deleted...]
-          <x:t>181,319</x:t>
+          <x:t>179,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,852</x:t>
-[...382 lines deleted...]
-          <x:t>184,543</x:t>
+          <x:t>182,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>