--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc132a8b1eb3444b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f04a58fa8c24079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab232ae1f8cf44ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d82c885f983421e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0018daa4164c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab232ae1f8cf44ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd389127dfb694f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d82c885f983421e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LF Global Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>