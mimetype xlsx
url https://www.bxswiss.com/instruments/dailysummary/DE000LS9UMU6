--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d74b6f5f0b4ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d050c6d8ce4794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4e24cb61c44653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R521b7a09d98e4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf23b4133b6a14f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4e24cb61c44653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa540fe21f704f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R521b7a09d98e4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>