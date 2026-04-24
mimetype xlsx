--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10d050c6d8ce4794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237a8978e8dc4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R521b7a09d98e4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874fbcf119554dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa540fe21f704f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R521b7a09d98e4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80532478c2da481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874fbcf119554dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,257</x:t>
-[...603 lines deleted...]
-          <x:t>99,363</x:t>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>