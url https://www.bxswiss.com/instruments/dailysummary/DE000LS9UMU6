--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237a8978e8dc4631" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R441036af59af47a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874fbcf119554dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e7a0e41db745c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80532478c2da481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874fbcf119554dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf806f422470d4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e7a0e41db745c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>