--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R441036af59af47a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2d40c3dfee4611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e7a0e41db745c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad611af115649d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf806f422470d4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e7a0e41db745c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fce3ac51d3f43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad611af115649d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,101 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>104,605</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,381</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,786</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>