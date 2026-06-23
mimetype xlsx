--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2d40c3dfee4611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede9c192f8394bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad611af115649d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe94bedff924f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fce3ac51d3f43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad611af115649d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40000c83e8a4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe94bedff924f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>