--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede9c192f8394bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42f29b5bcf848a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe94bedff924f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65cae4c8caa4aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re40000c83e8a4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe94bedff924f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4034a60c7fcf48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65cae4c8caa4aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>