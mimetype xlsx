--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42f29b5bcf848a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a686213dd94810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65cae4c8caa4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf832386d713e48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4034a60c7fcf48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65cae4c8caa4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19dca1c78d041b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf832386d713e48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>