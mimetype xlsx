--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a686213dd94810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37867d70af0c4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf832386d713e48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc47bf75cde44a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19dca1c78d041b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf832386d713e48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36c8872c0bf45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc47bf75cde44a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,669</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>