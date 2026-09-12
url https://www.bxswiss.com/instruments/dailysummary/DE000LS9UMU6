--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37867d70af0c4bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fd95a1dd9b4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc47bf75cde44a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racff46763cbc42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36c8872c0bf45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc47bf75cde44a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32dbd25bef7e466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racff46763cbc42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hohes ROA breit gestreut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...205 lines deleted...]
-          <x:t>111,898</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,882</x:t>
-[...16 lines deleted...]
-          <x:t>111,898</x:t>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,882</x:t>
-[...350 lines deleted...]
-          <x:t>112,037</x:t>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>