--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b506ca524246f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22eebc4cde854f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9090f132402408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493d78ff641f48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635da6c8d4ed4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9090f132402408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7be45a2c0b4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493d78ff641f48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...311 lines deleted...]
-          <x:t>36,321</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>37,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>