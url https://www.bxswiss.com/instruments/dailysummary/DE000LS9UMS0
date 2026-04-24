--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22eebc4cde854f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71ddd73e17e4cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493d78ff641f48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a10c62c6544472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7be45a2c0b4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493d78ff641f48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06121df143bd4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a10c62c6544472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>