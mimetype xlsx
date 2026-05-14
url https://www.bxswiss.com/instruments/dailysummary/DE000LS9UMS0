--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71ddd73e17e4cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485e33f0504a4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a10c62c6544472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc80d3fcb75644de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06121df143bd4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a10c62c6544472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230844931d7a4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc80d3fcb75644de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>