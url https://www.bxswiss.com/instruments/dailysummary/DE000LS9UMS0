--- v4 (2026-05-14)
+++ v5 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485e33f0504a4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dce8d8c1c2143ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc80d3fcb75644de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08e8a8d59ec408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230844931d7a4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc80d3fcb75644de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9a718d8e414320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08e8a8d59ec408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>