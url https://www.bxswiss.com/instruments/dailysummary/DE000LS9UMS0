--- v5 (2026-06-04)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dce8d8c1c2143ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43b5f72a864b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08e8a8d59ec408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f47a7c01d794873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9a718d8e414320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08e8a8d59ec408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118742d6e78c4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f47a7c01d794873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>49,541</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,890</x:t>
-[...129 lines deleted...]
-          <x:t>50,099</x:t>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,995</x:t>
-[...242 lines deleted...]
-          <x:t>52,244</x:t>
+          <x:t>47,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>