--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e43b5f72a864b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8102b4824d4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f47a7c01d794873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bd3fc9c2864e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118742d6e78c4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f47a7c01d794873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fd76d63a2a49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bd3fc9c2864e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>