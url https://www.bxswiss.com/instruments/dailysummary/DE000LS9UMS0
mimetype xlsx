--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8102b4824d4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0713487787194e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bd3fc9c2864e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9cc9b4cff64e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fd76d63a2a49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bd3fc9c2864e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f959aff14d74546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9cc9b4cff64e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>