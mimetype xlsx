--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0713487787194e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f954c4ec73541fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9cc9b4cff64e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5b72a8af764c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f959aff14d74546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9cc9b4cff64e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12a656b63bb4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5b72a8af764c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>50,270</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,967</x:t>
-[...598 lines deleted...]
-          <x:t>49,499</x:t>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>