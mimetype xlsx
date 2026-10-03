--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f954c4ec73541fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162e834d883f421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5b72a8af764c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3249dcd2cd3b48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12a656b63bb4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5b72a8af764c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1829113fa08343e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3249dcd2cd3b48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>