--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162e834d883f421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92ccdf2c9c644ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3249dcd2cd3b48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ff06f081f443cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1829113fa08343e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3249dcd2cd3b48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c637740a48243d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ff06f081f443cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>