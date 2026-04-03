--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a02e7ff89eb4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abd17c7c6214ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae6ad2c892a4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de7843e6c084652"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b58a674ae84b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae6ad2c892a4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf823defd222e44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de7843e6c084652" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>207,688</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>