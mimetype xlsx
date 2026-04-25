--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abd17c7c6214ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb45054d969401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de7843e6c084652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fe58553b58480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf823defd222e44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de7843e6c084652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d48d8e0bfa4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fe58553b58480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>