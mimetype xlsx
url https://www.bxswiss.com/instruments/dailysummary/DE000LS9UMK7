--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb45054d969401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc67810a01084a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fe58553b58480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dde483846d4c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d48d8e0bfa4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fe58553b58480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ce21795831485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dde483846d4c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>