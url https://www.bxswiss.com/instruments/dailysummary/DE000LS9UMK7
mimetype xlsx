--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc67810a01084a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a497cf63984b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dde483846d4c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a6b94ad42d4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ce21795831485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dde483846d4c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4a2e4c8e2a4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a6b94ad42d4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>