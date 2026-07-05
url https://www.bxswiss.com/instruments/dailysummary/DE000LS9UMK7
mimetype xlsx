--- v6 (2026-06-05)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a497cf63984b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6292fa9f80b84d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a6b94ad42d4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465a8bc059da4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4a2e4c8e2a4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a6b94ad42d4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75efdd1a5324231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465a8bc059da4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>