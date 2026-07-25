--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6292fa9f80b84d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7bf2aa68f554a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465a8bc059da4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c53ec0529c44cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75efdd1a5324231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465a8bc059da4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a85521995664112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c53ec0529c44cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>