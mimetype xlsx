--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7bf2aa68f554a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd479af763d4088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c53ec0529c44cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9079e39b8d1d412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a85521995664112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c53ec0529c44cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f7994329c44755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9079e39b8d1d412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>