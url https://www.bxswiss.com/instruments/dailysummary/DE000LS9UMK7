--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd479af763d4088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb31de225afd4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9079e39b8d1d412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3096a1ce17414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f7994329c44755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9079e39b8d1d412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb1005fe893491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3096a1ce17414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>