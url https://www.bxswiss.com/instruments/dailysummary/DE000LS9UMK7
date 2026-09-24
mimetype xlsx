--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb31de225afd4b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b9b8ca484f4105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3096a1ce17414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfc8c5bec434e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb1005fe893491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3096a1ce17414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac144f54323f4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfc8c5bec434e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>