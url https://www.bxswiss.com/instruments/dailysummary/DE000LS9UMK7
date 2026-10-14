--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b9b8ca484f4105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0770a8dbedd5490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radfc8c5bec434e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6341ab7cde4b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac144f54323f4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radfc8c5bec434e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276d6db50d5849ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6341ab7cde4b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>