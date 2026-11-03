--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0770a8dbedd5490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8faa8c4a44e4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6341ab7cde4b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759ca43b67344474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276d6db50d5849ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6341ab7cde4b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ffa61000ad24a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759ca43b67344474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>regelbasiertes MargenMonster</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>