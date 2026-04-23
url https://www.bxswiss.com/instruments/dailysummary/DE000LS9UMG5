--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6267284b1b484656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3199a433b354cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2914b877f6074bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720b88adbf614bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636d946c1dfe45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2914b877f6074bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05f527593474b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720b88adbf614bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>35,238</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>