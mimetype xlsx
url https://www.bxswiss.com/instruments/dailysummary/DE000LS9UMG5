--- v5 (2026-04-23)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3199a433b354cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38dc9516c9a4a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720b88adbf614bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99101f0521431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05f527593474b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720b88adbf614bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7bc04095114bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99101f0521431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...522 lines deleted...]
-          <x:t>33,542</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,518</x:t>
-[...26 lines deleted...]
-          <x:t>34,008</x:t>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>