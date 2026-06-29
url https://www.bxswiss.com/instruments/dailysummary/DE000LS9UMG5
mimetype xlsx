--- v6 (2026-06-05)
+++ v7 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38dc9516c9a4a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b195e1406e44c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99101f0521431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b0240717c5418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7bc04095114bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99101f0521431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c98fe1c8de14e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b0240717c5418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>