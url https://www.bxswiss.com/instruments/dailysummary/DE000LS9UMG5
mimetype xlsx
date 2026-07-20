--- v7 (2026-06-29)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b195e1406e44c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931d96274fc8483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b0240717c5418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7867628564cb4004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c98fe1c8de14e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b0240717c5418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269335f84a2d4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7867628564cb4004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>