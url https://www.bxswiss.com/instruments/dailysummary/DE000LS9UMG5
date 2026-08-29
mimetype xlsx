--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931d96274fc8483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33055e8f82c748ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7867628564cb4004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd879fac9ea7d422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269335f84a2d4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7867628564cb4004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242b7990c9b34a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd879fac9ea7d422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...549 lines deleted...]
-          <x:t>31,143</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,143</x:t>
-[...26 lines deleted...]
-          <x:t>30,898</x:t>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>