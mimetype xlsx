--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33055e8f82c748ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d87f36bd934158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd879fac9ea7d422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2bb3e540c7f4ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242b7990c9b34a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd879fac9ea7d422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2184a221dd4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2bb3e540c7f4ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,401</x:t>
-[...441 lines deleted...]
-          <x:t>31,473</x:t>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>