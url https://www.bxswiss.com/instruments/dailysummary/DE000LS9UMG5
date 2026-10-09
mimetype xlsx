--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d87f36bd934158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43e32e6783e4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2bb3e540c7f4ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624edf767548407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2184a221dd4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2bb3e540c7f4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d6c09e554d4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624edf767548407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>31,143</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,040</x:t>
-[...274 lines deleted...]
-          <x:t>31,078</x:t>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>