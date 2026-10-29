--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43e32e6783e4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref607ce562fb4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624edf767548407a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c7cac7da60d40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d6c09e554d4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624edf767548407a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d556cdaa0f844f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c7cac7da60d40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>