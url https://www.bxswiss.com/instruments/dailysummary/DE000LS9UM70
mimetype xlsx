--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc02c98e16e4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725b1b64f7324d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e95b258366d439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93af06a91da24c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90ccbcac02545ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e95b258366d439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f62b5003ed4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93af06a91da24c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,095</x:t>
-[...188 lines deleted...]
-          <x:t>21,614</x:t>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,009</x:t>
-[...134 lines deleted...]
-          <x:t>22,068</x:t>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>