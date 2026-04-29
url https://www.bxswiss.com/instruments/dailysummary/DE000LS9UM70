--- v7 (2026-04-05)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725b1b64f7324d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eca7e69213c4664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93af06a91da24c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e87b01ec9094bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f62b5003ed4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93af06a91da24c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21382c7bdc248fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e87b01ec9094bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>21,053</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,006</x:t>
-[...571 lines deleted...]
-          <x:t>19,438</x:t>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>