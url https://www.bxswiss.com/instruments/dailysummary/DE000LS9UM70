--- v8 (2026-04-29)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eca7e69213c4664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2216a07e2d094c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e87b01ec9094bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75159acfb1c840fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21382c7bdc248fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e87b01ec9094bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7dc5113e0e4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75159acfb1c840fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>23,518</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,983</x:t>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>