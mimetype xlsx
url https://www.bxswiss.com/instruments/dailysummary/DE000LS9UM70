--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2216a07e2d094c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17e2eeac02d410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75159acfb1c840fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a5d23681e04938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7dc5113e0e4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75159acfb1c840fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6089bc8dfe429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a5d23681e04938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,146</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,015</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>