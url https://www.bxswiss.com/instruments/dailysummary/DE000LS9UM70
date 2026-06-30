--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17e2eeac02d410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aba9636d24f45c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a5d23681e04938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f84d0c46554ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6089bc8dfe429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a5d23681e04938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a0eee78d5841cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f84d0c46554ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>