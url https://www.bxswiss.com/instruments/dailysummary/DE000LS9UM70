--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aba9636d24f45c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd25df401a34115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f84d0c46554ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaede82ed18e4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a0eee78d5841cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f84d0c46554ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55da7abce8b44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaede82ed18e4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>