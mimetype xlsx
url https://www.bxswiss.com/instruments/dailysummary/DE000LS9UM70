--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd25df401a34115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912488a09a8d44b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaede82ed18e4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7b283b1b5546c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55da7abce8b44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaede82ed18e4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d75ebcbeb6c46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7b283b1b5546c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>14,278</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>14,829</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>