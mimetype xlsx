--- v13 (2026-08-30)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912488a09a8d44b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1157d8a44a804ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7b283b1b5546c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23fbdbd3fe7f451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d75ebcbeb6c46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7b283b1b5546c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787f8ab7487543e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23fbdbd3fe7f451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>