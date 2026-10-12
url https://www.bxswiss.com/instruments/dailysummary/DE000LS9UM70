--- v14 (2026-09-20)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1157d8a44a804ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c73d61438834bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23fbdbd3fe7f451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9b6e1c10d84435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787f8ab7487543e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23fbdbd3fe7f451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47fb99ba28c431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9b6e1c10d84435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,130</x:t>
-[...53 lines deleted...]
-          <x:t>16,945</x:t>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>17,061</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>