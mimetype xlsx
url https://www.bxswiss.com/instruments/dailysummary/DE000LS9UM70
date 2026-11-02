--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c73d61438834bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3e475225294a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9b6e1c10d84435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67717b5461f4e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47fb99ba28c431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9b6e1c10d84435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94afa299dae34b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67717b5461f4e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto auf und davon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UM70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>