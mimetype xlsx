--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1db6ea49a1f4c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656a8d8258b84d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e10e5c1a964163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259262b197224d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49e4e77cf89444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e10e5c1a964163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35d5f2bc5b14215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259262b197224d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>