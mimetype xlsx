--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656a8d8258b84d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b86c328c1a41d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259262b197224d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf68aa768dcf64269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35d5f2bc5b14215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259262b197224d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230ac3d768804247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf68aa768dcf64269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>