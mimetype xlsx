--- v4 (2026-03-28)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52ef97fe2e44201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a0c1b1f2d64269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52806712e1541dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca82aeaba6e4e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071c2b15b01249e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52806712e1541dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801afa7cb42b43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca82aeaba6e4e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>