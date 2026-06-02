--- v5 (2026-04-23)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a0c1b1f2d64269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb0289492b541b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca82aeaba6e4e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903d9a18ff9d43b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801afa7cb42b43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca82aeaba6e4e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f017728e6b84e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903d9a18ff9d43b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>92,651</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>