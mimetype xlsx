--- v6 (2026-06-02)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb0289492b541b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ce3f100162425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903d9a18ff9d43b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8238af3f067945b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f017728e6b84e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903d9a18ff9d43b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4c062fae864b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8238af3f067945b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,389</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,252</x:t>
-[...389 lines deleted...]
-          <x:t>106,743</x:t>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,428</x:t>
-[...85 lines deleted...]
-          <x:t>113,054</x:t>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>