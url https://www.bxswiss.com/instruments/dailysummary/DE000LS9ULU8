--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ce3f100162425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radac6e1e0e2040c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8238af3f067945b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6709b209be8e49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4c062fae864b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8238af3f067945b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de998bf96a34bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6709b209be8e49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>106,743</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,428</x:t>
-[...183 lines deleted...]
-          <x:t>109,467</x:t>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>110,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>