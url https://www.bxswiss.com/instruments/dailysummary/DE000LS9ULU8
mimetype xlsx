--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radac6e1e0e2040c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1178b629f5b240a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6709b209be8e49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b52891ffd74110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de998bf96a34bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6709b209be8e49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef09e28cfba46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b52891ffd74110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>