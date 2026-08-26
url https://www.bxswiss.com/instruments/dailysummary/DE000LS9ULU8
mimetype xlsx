--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1178b629f5b240a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1db963abd74c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b52891ffd74110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f00265fb9384294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef09e28cfba46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b52891ffd74110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4efed11cf5a2453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f00265fb9384294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>