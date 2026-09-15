--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1db963abd74c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1db6ea49a1f4c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f00265fb9384294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e10e5c1a964163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4efed11cf5a2453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f00265fb9384294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49e4e77cf89444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e10e5c1a964163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4D Aktien lebenswerte Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>