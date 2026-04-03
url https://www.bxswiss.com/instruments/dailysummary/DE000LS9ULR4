--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3abfd8e5e92a4d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd2bd182dee4a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39ca19688e71493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44aaba8b1de84bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11020cb13534b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39ca19688e71493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dc6864f22e4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44aaba8b1de84bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>