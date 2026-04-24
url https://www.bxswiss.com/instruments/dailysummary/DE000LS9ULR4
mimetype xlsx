--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd2bd182dee4a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49f431bde6a4a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44aaba8b1de84bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e10b847dbe04af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dc6864f22e4994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44aaba8b1de84bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107c0c5e9ef940c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e10b847dbe04af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>