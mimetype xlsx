--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49f431bde6a4a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51715287ac7e40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e10b847dbe04af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1580c0dad164370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107c0c5e9ef940c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e10b847dbe04af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a07bc167914c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1580c0dad164370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>