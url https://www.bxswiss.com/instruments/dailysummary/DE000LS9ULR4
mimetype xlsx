--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51715287ac7e40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703c5e0dab78487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1580c0dad164370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c84168139da4572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a07bc167914c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1580c0dad164370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525d5f4237464dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c84168139da4572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>