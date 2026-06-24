--- v9 (2026-06-03)
+++ v10 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703c5e0dab78487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fec4e224fa4b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c84168139da4572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c58007e1054120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525d5f4237464dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c84168139da4572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72907a2ddd094e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c58007e1054120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>