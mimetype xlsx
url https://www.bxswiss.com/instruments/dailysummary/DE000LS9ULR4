--- v10 (2026-06-24)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fec4e224fa4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842c337f51bd4f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c58007e1054120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27622f1cc3894291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72907a2ddd094e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c58007e1054120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80fe3b6f5a54a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27622f1cc3894291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>