--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842c337f51bd4f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2c3b3873ff485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27622f1cc3894291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e80b5cd1ad4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80fe3b6f5a54a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27622f1cc3894291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43eb7f806e444423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e80b5cd1ad4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>125,327</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,716</x:t>
-[...107 lines deleted...]
-          <x:t>125,492</x:t>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>125,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>