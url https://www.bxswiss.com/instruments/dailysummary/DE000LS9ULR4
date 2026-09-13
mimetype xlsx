--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2c3b3873ff485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2d4a1f98ed4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e80b5cd1ad4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaee975cab1b4535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43eb7f806e444423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e80b5cd1ad4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d3b5c01dfb4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaee975cab1b4535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>125,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,501</x:t>
-[...382 lines deleted...]
-          <x:t>124,129</x:t>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>