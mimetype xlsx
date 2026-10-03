--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2d4a1f98ed4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38cd089aa66b4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaee975cab1b4535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f6bf235cde4ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d3b5c01dfb4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaee975cab1b4535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84c756751c34283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f6bf235cde4ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>