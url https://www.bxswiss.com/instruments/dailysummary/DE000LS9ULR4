--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38cd089aa66b4bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1d388b2eb449c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f6bf235cde4ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ea5f12d2654c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf84c756751c34283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f6bf235cde4ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888b3f5aa83e4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ea5f12d2654c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InsightGrowth Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>