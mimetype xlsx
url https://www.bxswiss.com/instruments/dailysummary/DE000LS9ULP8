--- v13 (2026-09-12)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8bf75d7f874c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b57ee7ca274050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502eb9d06c124a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5889dc066f4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca78b59084d14368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502eb9d06c124a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c40c89f17844d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5889dc066f4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>74,794</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>76,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>