--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b57ee7ca274050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f24379d639458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5889dc066f4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7086b0f4ab104dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c40c89f17844d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5889dc066f4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c6205a042d4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7086b0f4ab104dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>