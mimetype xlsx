--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6be92f43d57495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26f40cd58e9400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3913e68645764550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985e9c5e8f5f4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85fcc56d6b154112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3913e68645764550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85eb1dc7b9394f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985e9c5e8f5f4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>70,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>