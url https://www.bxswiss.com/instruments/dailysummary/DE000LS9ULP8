--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26f40cd58e9400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd04dc19c8524ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R985e9c5e8f5f4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbd8342269c460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85eb1dc7b9394f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R985e9c5e8f5f4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7164d85276409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbd8342269c460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>