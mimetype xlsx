--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd04dc19c8524ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb42af105c784f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbd8342269c460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd646f531e859467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7164d85276409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbd8342269c460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c97ddc82fd94094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd646f531e859467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>