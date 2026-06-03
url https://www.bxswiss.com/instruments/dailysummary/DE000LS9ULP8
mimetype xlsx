--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb42af105c784f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea15d21fbb54662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd646f531e859467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38eb5cd8d9147e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c97ddc82fd94094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd646f531e859467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d92a17538de4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38eb5cd8d9147e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,039</x:t>
-[...279 lines deleted...]
-          <x:t>73,634</x:t>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>