--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea15d21fbb54662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f7e4601c444528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38eb5cd8d9147e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf868752a71e4ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d92a17538de4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38eb5cd8d9147e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225acf10994d42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf868752a71e4ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,912</x:t>
-[...306 lines deleted...]
-          <x:t>75,828</x:t>
+          <x:t>72,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>