--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f7e4601c444528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9624638e23c6491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf868752a71e4ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b30604d40ad4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225acf10994d42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf868752a71e4ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972b5ae8304241cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b30604d40ad4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>