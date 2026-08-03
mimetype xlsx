--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9624638e23c6491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428e435ff20b4201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b30604d40ad4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1710a24c11d84d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R972b5ae8304241cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b30604d40ad4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d41e25e540475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1710a24c11d84d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>70,614</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>70,911</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>