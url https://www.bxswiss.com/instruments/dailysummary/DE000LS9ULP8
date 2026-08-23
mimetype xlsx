--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428e435ff20b4201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a4aa820edc4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1710a24c11d84d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f92107b48c4467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d41e25e540475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1710a24c11d84d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e7e666718a452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f92107b48c4467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>70,743</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,474</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>71,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,495</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>