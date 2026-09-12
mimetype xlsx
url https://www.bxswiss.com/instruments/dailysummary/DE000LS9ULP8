--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a4aa820edc4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8bf75d7f874c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f92107b48c4467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502eb9d06c124a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e7e666718a452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f92107b48c4467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca78b59084d14368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502eb9d06c124a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität, angelehnt an Susan Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>