--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337694c6bfcc40c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67505ed39e64edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb200db90674aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88dc643027e34003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9f71aeefc3469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb200db90674aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra796d798d8454bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88dc643027e34003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>