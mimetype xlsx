--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67505ed39e64edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1226fd16478c4770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88dc643027e34003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R180fe57d0e2d4e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra796d798d8454bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88dc643027e34003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe8d1e615a994805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R180fe57d0e2d4e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,388</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>