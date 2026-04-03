--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a44d85c17014835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe3d977fb054098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf94949b7ab8468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c7f6b3e4904206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e634ace0ba43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf94949b7ab8468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0205f9be7f49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c7f6b3e4904206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>