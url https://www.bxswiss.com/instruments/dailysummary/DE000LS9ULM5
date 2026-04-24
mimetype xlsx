--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe3d977fb054098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded3e6039d444b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c7f6b3e4904206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aa901a9b1a416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0205f9be7f49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c7f6b3e4904206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a50ca8ed5a44804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aa901a9b1a416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>