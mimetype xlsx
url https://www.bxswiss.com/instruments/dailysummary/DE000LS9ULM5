--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded3e6039d444b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73d3c12a97b42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aa901a9b1a416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4f37a5c54c4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a50ca8ed5a44804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aa901a9b1a416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22cefeed8384c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4f37a5c54c4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>