--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73d3c12a97b42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra696940c4a5e4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4f37a5c54c4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7ebe597a024f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22cefeed8384c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4f37a5c54c4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72961bcfcf44940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7ebe597a024f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>