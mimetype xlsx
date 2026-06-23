--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra696940c4a5e4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da628d9f4dd4f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7ebe597a024f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20ea8c457f14229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72961bcfcf44940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7ebe597a024f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ae423ead7e4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20ea8c457f14229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>