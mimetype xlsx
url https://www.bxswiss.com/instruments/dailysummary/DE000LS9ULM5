--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da628d9f4dd4f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227c942a7e4f4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20ea8c457f14229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6389e826a444bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ae423ead7e4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20ea8c457f14229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74eea7a494984481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6389e826a444bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>