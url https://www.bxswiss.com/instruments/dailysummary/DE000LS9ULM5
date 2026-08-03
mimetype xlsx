--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227c942a7e4f4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14922419e804e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6389e826a444bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3bf123196b243f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74eea7a494984481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6389e826a444bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879ce107be94404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3bf123196b243f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>