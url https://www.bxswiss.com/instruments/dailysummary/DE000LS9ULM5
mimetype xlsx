--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14922419e804e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1a4fa2554d42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3bf123196b243f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ed9d284d40428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879ce107be94404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3bf123196b243f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220870c69e174c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ed9d284d40428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>