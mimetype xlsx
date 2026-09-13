--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1a4fa2554d42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337694c6bfcc40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ed9d284d40428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb200db90674aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220870c69e174c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ed9d284d40428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f9f71aeefc3469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb200db90674aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Industrial Metals Blue Chips </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>