--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe25f25d0384d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453840d90dce4361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60547fed023b4639"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17050c927ac4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645bcda6cfed452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60547fed023b4639" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84554434ce94df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17050c927ac4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>