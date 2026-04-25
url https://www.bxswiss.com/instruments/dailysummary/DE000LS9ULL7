--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453840d90dce4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17410bef22294f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17050c927ac4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53283c75d2474464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84554434ce94df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17050c927ac4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dd559fd2614009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53283c75d2474464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>