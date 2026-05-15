--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17410bef22294f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3a3cdd6c3f4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53283c75d2474464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a537248c714913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9dd559fd2614009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53283c75d2474464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c461b8427a342bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a537248c714913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>