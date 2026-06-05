--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3a3cdd6c3f4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e8dfb4c902454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a537248c714913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf383968db0b64b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c461b8427a342bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a537248c714913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336b0ff0e6594c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf383968db0b64b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>38,215</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>