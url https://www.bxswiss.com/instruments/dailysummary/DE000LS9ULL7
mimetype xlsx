--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e8dfb4c902454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2add3000bf2743f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf383968db0b64b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586381c302744b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336b0ff0e6594c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf383968db0b64b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b1cabdc5a934492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586381c302744b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>