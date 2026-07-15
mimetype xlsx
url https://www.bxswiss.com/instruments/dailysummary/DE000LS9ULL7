--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2add3000bf2743f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92fa3fb7cd34de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586381c302744b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca27db3db6f4792"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b1cabdc5a934492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586381c302744b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28980dfd750498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca27db3db6f4792" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>39,629</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,914</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>40,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,049</x:t>
-[...33 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,948</x:t>
-[...63 lines deleted...]
-          <x:t>39,581</x:t>
+          <x:t>40,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>