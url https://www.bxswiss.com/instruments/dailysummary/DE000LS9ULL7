--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92fa3fb7cd34de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3286139c4fdb4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca27db3db6f4792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8e9e86d14a4a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28980dfd750498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca27db3db6f4792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94329e4c4791442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8e9e86d14a4a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,948</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>40,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,069</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>