--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3286139c4fdb4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93932ecfad46470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8e9e86d14a4a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fdd8f47e7b4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94329e4c4791442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8e9e86d14a4a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea75a81df3dc4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fdd8f47e7b4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>