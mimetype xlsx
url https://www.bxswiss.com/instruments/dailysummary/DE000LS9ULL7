--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93932ecfad46470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2bd2164e2348ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fdd8f47e7b4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a5d39f911784904"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea75a81df3dc4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fdd8f47e7b4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c5f31a2adf4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a5d39f911784904" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>