--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2bd2164e2348ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869842e9dc2143cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a5d39f911784904"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5085dd638f407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c5f31a2adf4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a5d39f911784904" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f656b3826747c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5085dd638f407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>44,026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,936</x:t>
-[...80 lines deleted...]
-          <x:t>44,030</x:t>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>43,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>44,143</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>