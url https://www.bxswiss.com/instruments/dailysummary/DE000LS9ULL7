--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869842e9dc2143cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d32da430db4fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5085dd638f407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f0cc8f61864450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f656b3826747c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5085dd638f407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec85de4de104e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f0cc8f61864450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>44,089</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>43,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,615</x:t>
-[...210 lines deleted...]
-          <x:t>42,924</x:t>
+          <x:t>43,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>