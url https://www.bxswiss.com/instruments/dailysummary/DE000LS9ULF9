--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2c83cda0ab4cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463baf8533fb4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d4926b892742b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5eee999fc445b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fee424c664442c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d4926b892742b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf57c71e2c00d4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5eee999fc445b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>104,686</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,045</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>102,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,511</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>