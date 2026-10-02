--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463baf8533fb4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f607cbf07b24b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5eee999fc445b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc81f9cfffe448a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf57c71e2c00d4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5eee999fc445b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f38a196b4e4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc81f9cfffe448a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>