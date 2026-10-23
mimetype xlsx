--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f607cbf07b24b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04137d3b2a174abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc81f9cfffe448a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re317e5e7caca41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f38a196b4e4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc81f9cfffe448a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69fd60337e5448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re317e5e7caca41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>