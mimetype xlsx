--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76da9fb7381463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ca883b3100477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e832f9f5b34a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5e3e49934a4c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32e2d460ed64dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e832f9f5b34a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c54729a760e4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5e3e49934a4c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>