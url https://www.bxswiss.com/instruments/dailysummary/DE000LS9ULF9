--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ca883b3100477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb673a0a2ba4c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5e3e49934a4c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2b1d27873344a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c54729a760e4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5e3e49934a4c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb585f45c24854991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2b1d27873344a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>70,270</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,833</x:t>
-[...517 lines deleted...]
-          <x:t>71,095</x:t>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>