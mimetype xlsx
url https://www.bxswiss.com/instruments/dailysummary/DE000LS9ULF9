--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb673a0a2ba4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5d4aac3d694698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2b1d27873344a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R608f799adcc04a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb585f45c24854991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2b1d27873344a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0a968eec1d479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R608f799adcc04a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>