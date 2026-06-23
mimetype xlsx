--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5d4aac3d694698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c09b0614869427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R608f799adcc04a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ca8b3243134d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0a968eec1d479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R608f799adcc04a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8e38e88a0f492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ca8b3243134d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,650</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>