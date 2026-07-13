--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c09b0614869427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab9bc5838f0412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ca8b3243134d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0635672706a941d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8e38e88a0f492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ca8b3243134d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807e4e866a7c47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0635672706a941d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>106,011</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,777</x:t>
-[...382 lines deleted...]
-          <x:t>110,417</x:t>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>