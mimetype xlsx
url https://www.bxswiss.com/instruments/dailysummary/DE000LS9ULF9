--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab9bc5838f0412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1eb3f698f044ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0635672706a941d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d790f5507c421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807e4e866a7c47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0635672706a941d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23b2292f58f4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d790f5507c421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>