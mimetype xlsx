--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1eb3f698f044ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2c83cda0ab4cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d790f5507c421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d4926b892742b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd23b2292f58f4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d790f5507c421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fee424c664442c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d4926b892742b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BUY L0W SELL H1GH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9ULF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>