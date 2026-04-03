--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eaeb69e25c4668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eddb0d7d29d4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f092441eac42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1ae14bc7a34bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cfd6c605334a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f092441eac42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214852d8f33f44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1ae14bc7a34bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>