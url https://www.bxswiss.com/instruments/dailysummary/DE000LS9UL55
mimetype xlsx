--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eddb0d7d29d4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95d8121508f46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1ae14bc7a34bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2955cd3993484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214852d8f33f44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1ae14bc7a34bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381d847c77cf49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2955cd3993484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>