--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95d8121508f46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd561b70b294b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b2955cd3993484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387c299e2e224595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381d847c77cf49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b2955cd3993484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8136a83fe654f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387c299e2e224595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>