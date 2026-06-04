--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd561b70b294b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b8edcae32a4dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387c299e2e224595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e164a0b922e4c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8136a83fe654f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387c299e2e224595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2270e8318274033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e164a0b922e4c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>