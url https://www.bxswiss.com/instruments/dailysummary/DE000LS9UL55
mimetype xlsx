--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b8edcae32a4dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd8db0bb54e4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e164a0b922e4c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d505d54ef0e4e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2270e8318274033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e164a0b922e4c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96f59db3ecc4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d505d54ef0e4e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>42,877</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>