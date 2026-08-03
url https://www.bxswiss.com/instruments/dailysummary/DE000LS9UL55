--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd8db0bb54e4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708538635ed848a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d505d54ef0e4e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887e4eea44c5460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96f59db3ecc4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d505d54ef0e4e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04f47a26371484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887e4eea44c5460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,318</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>43,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,621</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>