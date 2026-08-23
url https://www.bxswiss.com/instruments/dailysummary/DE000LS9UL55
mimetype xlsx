--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708538635ed848a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf507f98cfb4e4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887e4eea44c5460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74385d2fcd53444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04f47a26371484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887e4eea44c5460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87ec91025ae4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74385d2fcd53444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,479 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>43,618</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>