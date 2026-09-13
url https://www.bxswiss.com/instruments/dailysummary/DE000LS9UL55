--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf507f98cfb4e4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8564a5d2496448e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74385d2fcd53444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19cbd54065441e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87ec91025ae4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74385d2fcd53444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749e508487ed4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19cbd54065441e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>44,911</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,885</x:t>
-[...146 lines deleted...]
-          <x:t>45,278</x:t>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,227</x:t>
-[...193 lines deleted...]
-          <x:t>45,117</x:t>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>