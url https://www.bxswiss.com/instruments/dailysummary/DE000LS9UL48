--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4902ecc41ed24138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbe1cb4186b4483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bc86e051344eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5942123f12f64b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a88c4fde8054ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bc86e051344eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b470407d51e48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5942123f12f64b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>