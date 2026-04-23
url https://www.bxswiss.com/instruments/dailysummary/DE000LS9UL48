--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbe1cb4186b4483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002795e67bd14e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5942123f12f64b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a0d32ade3a435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b470407d51e48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5942123f12f64b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecedbc213b24220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a0d32ade3a435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>