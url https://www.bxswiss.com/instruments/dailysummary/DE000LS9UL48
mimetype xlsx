--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002795e67bd14e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd71446bd92346f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a0d32ade3a435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda03f0a8ddf1424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecedbc213b24220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a0d32ade3a435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d006a8b3de4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda03f0a8ddf1424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>