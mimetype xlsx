--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd71446bd92346f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f01a9cf62a5491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda03f0a8ddf1424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c9f4c91906425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d006a8b3de4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda03f0a8ddf1424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbadedd9f784033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c9f4c91906425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>69,297</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,233</x:t>
-[...247 lines deleted...]
-          <x:t>68,718</x:t>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>