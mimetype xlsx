--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f01a9cf62a5491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b125732260406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c9f4c91906425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc11d1e2952a48a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbadedd9f784033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c9f4c91906425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4cd79d1e6b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc11d1e2952a48a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>