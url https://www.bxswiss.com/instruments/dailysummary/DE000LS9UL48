--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b125732260406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3467955255954225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc11d1e2952a48a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc87d69edae4269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4cd79d1e6b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc11d1e2952a48a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952f172694e941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc87d69edae4269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>