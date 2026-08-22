--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3467955255954225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf182279234594b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc87d69edae4269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271e2133a20840f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952f172694e941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc87d69edae4269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dea2516b04c4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271e2133a20840f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>