--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf182279234594b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8de56c7d604337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271e2133a20840f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53cfa6691dd4158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dea2516b04c4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271e2133a20840f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1966bd49ac564211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53cfa6691dd4158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>