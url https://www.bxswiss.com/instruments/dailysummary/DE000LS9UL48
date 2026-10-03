--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8de56c7d604337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88a7233ef3849a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53cfa6691dd4158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4393f6215a424079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1966bd49ac564211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53cfa6691dd4158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fcf8569edd4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4393f6215a424079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>