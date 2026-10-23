--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88a7233ef3849a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7a4fe0c2eb46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4393f6215a424079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3faaddd3546a4db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fcf8569edd4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4393f6215a424079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ef3b2dd7914eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3faaddd3546a4db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Technologie weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UL48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>69,047</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,632</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>66,174</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>