--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe50a68722144c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886c1a67b4384061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2553d83e825b4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b748bcc2834a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe48483e6f64713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2553d83e825b4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce31bd0bff0459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b748bcc2834a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>69,361</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,012</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>68,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,836</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>