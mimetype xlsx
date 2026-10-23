--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886c1a67b4384061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a22ae823dd4bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b748bcc2834a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89091fce561b4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce31bd0bff0459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b748bcc2834a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed4c9d6f42f4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89091fce561b4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>