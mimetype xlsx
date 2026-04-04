--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ff36d0f95f4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c5743d81484bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0126e59af1d14a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815085e481154ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850293cc57b8449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0126e59af1d14a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abf7912d6c14480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815085e481154ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>55,149</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,796</x:t>
-[...382 lines deleted...]
-          <x:t>55,255</x:t>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>