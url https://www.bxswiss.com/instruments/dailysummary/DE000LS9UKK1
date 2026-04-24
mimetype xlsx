--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c5743d81484bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661c58244d69473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815085e481154ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c289948c2c4da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abf7912d6c14480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815085e481154ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886252ff24b74da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c289948c2c4da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>