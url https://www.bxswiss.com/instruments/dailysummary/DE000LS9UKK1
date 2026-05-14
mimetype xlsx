--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661c58244d69473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dae787ca45430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c289948c2c4da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cb747afbfa46f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886252ff24b74da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c289948c2c4da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re279df6702ee49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cb747afbfa46f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>