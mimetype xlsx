--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58dae787ca45430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a247f1b9d4447b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cb747afbfa46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0e1146719d4126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re279df6702ee49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cb747afbfa46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f48c7915c924746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0e1146719d4126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>