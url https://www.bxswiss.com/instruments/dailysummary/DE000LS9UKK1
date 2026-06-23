--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a247f1b9d4447b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907dade55a794d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0e1146719d4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd144964b50804451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f48c7915c924746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0e1146719d4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9373e067f88c4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd144964b50804451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>