--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R907dade55a794d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbfbe5a1ab9640f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd144964b50804451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba66a82d4d74444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9373e067f88c4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd144964b50804451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca70ebf5af3747ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba66a82d4d74444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>64,637</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,501</x:t>
-[...90 lines deleted...]
-          <x:t>65,233</x:t>
+          <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>