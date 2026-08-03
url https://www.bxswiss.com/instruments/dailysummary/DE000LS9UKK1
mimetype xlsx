--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbfbe5a1ab9640f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a5bf98f3d44e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba66a82d4d74444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c50cfea8f9a4bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca70ebf5af3747ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba66a82d4d74444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b8477f1c00428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c50cfea8f9a4bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,501</x:t>
-[...215 lines deleted...]
-          <x:t>63,819</x:t>
+          <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,726</x:t>
-[...269 lines deleted...]
-          <x:t>66,028</x:t>
+          <x:t>63,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>