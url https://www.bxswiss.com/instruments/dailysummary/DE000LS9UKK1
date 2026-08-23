--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a5bf98f3d44e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e28d14571734647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c50cfea8f9a4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e24fad714714cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b8477f1c00428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c50cfea8f9a4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb68d9454fce4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e24fad714714cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,292</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>65,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,081</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>