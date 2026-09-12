--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e28d14571734647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe50a68722144c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e24fad714714cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2553d83e825b4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb68d9454fce4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e24fad714714cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe48483e6f64713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2553d83e825b4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bigplayer Zukunfttechnologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>