--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16b5d22c0414dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07cb3ac5e974627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80ed3ba803f4399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05eb260ebcc1450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fd0c2596cc4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80ed3ba803f4399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcdc17d23144b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05eb260ebcc1450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>