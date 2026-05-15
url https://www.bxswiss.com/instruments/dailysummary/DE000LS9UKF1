--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra07cb3ac5e974627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aab89822aa1418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05eb260ebcc1450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f79c36ac0342ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbcdc17d23144b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05eb260ebcc1450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee615d41991451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f79c36ac0342ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,242</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>