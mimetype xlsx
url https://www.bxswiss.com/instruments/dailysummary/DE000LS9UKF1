--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aab89822aa1418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e3472265064a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f79c36ac0342ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd325ecfa7a72415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee615d41991451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f79c36ac0342ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4f0229dec543d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd325ecfa7a72415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>