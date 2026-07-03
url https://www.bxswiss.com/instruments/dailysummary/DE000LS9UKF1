--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e3472265064a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8ab15ec4764b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd325ecfa7a72415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb746b70acc34f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4f0229dec543d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd325ecfa7a72415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1cf1a952444215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb746b70acc34f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>