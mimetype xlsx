--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8ab15ec4764b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0915d371e811422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb746b70acc34f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967967f62c4b4edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1cf1a952444215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb746b70acc34f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736dfbb916444189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967967f62c4b4edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,283</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>151,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>