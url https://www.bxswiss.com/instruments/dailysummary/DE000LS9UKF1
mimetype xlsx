--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0915d371e811422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ece9eac29eb463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967967f62c4b4edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88b61363de74f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R736dfbb916444189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967967f62c4b4edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c01b855acef4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88b61363de74f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>