--- v12 (2026-08-12)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ece9eac29eb463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52d7a0d3481468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88b61363de74f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d96fdd9d4343bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c01b855acef4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88b61363de74f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83bfef59ae34431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d96fdd9d4343bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>