--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52d7a0d3481468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re017b836d4c34d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d96fdd9d4343bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e03f546df2144d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83bfef59ae34431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d96fdd9d4343bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28e41a32a7f429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e03f546df2144d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>