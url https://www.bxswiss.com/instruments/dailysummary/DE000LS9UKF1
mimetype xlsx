--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re017b836d4c34d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5a91c5bab3407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e03f546df2144d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf64308c85964477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28e41a32a7f429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e03f546df2144d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81ff635cca44ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf64308c85964477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>