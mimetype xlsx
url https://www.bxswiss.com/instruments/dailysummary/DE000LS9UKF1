--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5a91c5bab3407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23bd13652ca34e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf64308c85964477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1fbd97f423412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81ff635cca44ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf64308c85964477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c46e6f9fd48402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1fbd97f423412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA TOP 10</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>