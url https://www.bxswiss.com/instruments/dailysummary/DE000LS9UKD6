--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0277eca75b408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f673f32d4ba48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0508e5ea879b45d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf135af583055490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c07820325f84eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0508e5ea879b45d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1a9d44818e4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf135af583055490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>