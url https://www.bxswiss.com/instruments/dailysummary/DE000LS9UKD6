--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f673f32d4ba48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a09cacbe7ae43f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf135af583055490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1e1b15eedc4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1a9d44818e4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf135af583055490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ecabf66123462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1e1b15eedc4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>309,485</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>306,909</x:t>
-[...458 lines deleted...]
-          <x:t>312,049</x:t>
+          <x:t>307,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>