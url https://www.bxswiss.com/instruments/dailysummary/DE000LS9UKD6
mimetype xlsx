--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2be04bf536ce45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5650b0db54341e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb719c982ea943d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3dc494d2a2442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f13dae800e541b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb719c982ea943d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e76874f57674a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3dc494d2a2442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>