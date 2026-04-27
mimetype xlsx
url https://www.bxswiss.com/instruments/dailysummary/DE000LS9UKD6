--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5650b0db54341e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7170cba80d9b419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3dc494d2a2442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0f95158d7f4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e76874f57674a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3dc494d2a2442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c09dfba5e35454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0f95158d7f4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>