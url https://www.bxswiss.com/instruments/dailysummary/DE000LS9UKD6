--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7170cba80d9b419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e58b1c025047e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0f95158d7f4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c2af7bc2f04c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c09dfba5e35454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0f95158d7f4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b81499e0e6747a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c2af7bc2f04c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>