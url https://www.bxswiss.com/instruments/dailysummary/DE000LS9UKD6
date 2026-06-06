--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e58b1c025047e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8030cf61f03d4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c2af7bc2f04c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b412904755c4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b81499e0e6747a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c2af7bc2f04c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c55cb20edd94211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b412904755c4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>