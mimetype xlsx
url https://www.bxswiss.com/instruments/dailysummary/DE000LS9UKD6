--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8030cf61f03d4718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a9ebc11fe942a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b412904755c4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb0fbcaaaad42ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c55cb20edd94211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b412904755c4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc7fa8039ce4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb0fbcaaaad42ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>