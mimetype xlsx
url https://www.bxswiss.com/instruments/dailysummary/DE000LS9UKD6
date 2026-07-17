--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a9ebc11fe942a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1feb7db795b4f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb0fbcaaaad42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98feb9103264c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc7fa8039ce4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb0fbcaaaad42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81179695d6f2409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98feb9103264c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>