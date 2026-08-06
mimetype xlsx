--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1feb7db795b4f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fccd7666a6941b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98feb9103264c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf212f87df260412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81179695d6f2409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98feb9103264c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3056fbb9e547d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf212f87df260412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>