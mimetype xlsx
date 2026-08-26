--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fccd7666a6941b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f691f58ba44151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf212f87df260412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cb16f4302d47de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3056fbb9e547d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf212f87df260412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577ee7f229b1472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cb16f4302d47de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>