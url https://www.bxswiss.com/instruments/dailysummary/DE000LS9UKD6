--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f691f58ba44151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0277eca75b408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cb16f4302d47de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0508e5ea879b45d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577ee7f229b1472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cb16f4302d47de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c07820325f84eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0508e5ea879b45d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UMBRELLA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>