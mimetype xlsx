--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e78f98e88ed472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa929239f59947dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35d92552a404c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81239aa017ed4121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddd8b48c72c4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35d92552a404c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88e157cef58489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81239aa017ed4121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>86,558</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,335</x:t>
-[...43 lines deleted...]
-          <x:t>86,554</x:t>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,996</x:t>
-[...252 lines deleted...]
-          <x:t>86,748</x:t>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>