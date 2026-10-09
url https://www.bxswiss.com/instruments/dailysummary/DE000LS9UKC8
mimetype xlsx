--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa929239f59947dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ee8ca07b484411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81239aa017ed4121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fd2d125ef94565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88e157cef58489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81239aa017ed4121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91261942f9014e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fd2d125ef94565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>