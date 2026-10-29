--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ee8ca07b484411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bfb346ce83f4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fd2d125ef94565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cbf27802224aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91261942f9014e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fd2d125ef94565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf008f62fff94869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cbf27802224aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,682</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>