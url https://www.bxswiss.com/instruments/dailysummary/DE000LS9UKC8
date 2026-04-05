--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a77395143c94ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f603c0d5234cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R699a6e59f5f3405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2263a9e471674f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b9369d1c7e40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R699a6e59f5f3405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd124256ddde34b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2263a9e471674f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>71,069</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...316 lines deleted...]
-          <x:t>69,372</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>