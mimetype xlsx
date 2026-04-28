--- v7 (2026-04-05)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f603c0d5234cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2377c195888e41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2263a9e471674f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8e77dc14de45b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd124256ddde34b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2263a9e471674f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cbc8eea427421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8e77dc14de45b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>72,002</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,664</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,715</x:t>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>