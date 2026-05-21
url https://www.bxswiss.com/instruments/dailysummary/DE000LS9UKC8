--- v8 (2026-04-28)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2377c195888e41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6585494069ae4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8e77dc14de45b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625551b398554787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cbc8eea427421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8e77dc14de45b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622c544b870c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625551b398554787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>80,260</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,812</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,895</x:t>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>