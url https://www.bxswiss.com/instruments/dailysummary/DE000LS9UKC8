--- v9 (2026-05-21)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6585494069ae4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767f8a95ea0f4d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R625551b398554787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1973f011ce4aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622c544b870c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R625551b398554787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03eaf76d46a64766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1973f011ce4aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>