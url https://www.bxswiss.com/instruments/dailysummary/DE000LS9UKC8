--- v10 (2026-06-13)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767f8a95ea0f4d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e810f54035484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1973f011ce4aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5614194a1a5740bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03eaf76d46a64766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1973f011ce4aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95aceb55e32c4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5614194a1a5740bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>83,570</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>