--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e810f54035484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e78f98e88ed472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5614194a1a5740bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35d92552a404c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95aceb55e32c4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5614194a1a5740bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddd8b48c72c4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35d92552a404c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Empfehlungen - Newsflow</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>85,459</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>