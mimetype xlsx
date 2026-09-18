--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27efbba8cdf74bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e070b72e98e401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7524181fafd34e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ab5ff16eac429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9aab6a2e6a4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7524181fafd34e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra053488f2f884741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ab5ff16eac429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>