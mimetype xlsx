--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e070b72e98e401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ffdebdfb5d646a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ab5ff16eac429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd1550bbcc74a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra053488f2f884741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ab5ff16eac429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6da22a6e37d445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd1550bbcc74a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>