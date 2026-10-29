--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ffdebdfb5d646a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc005613791247f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd1550bbcc74a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0306310605ac46b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6da22a6e37d445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd1550bbcc74a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d95313185da49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0306310605ac46b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>