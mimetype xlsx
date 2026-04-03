--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc085f7abf7434791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbd22e5ec1d44a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ab93b43d124b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4ab81796c7401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1fb687aff84373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ab93b43d124b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf5fbb429004b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4ab81796c7401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>