--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbd22e5ec1d44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810a3a3636cc4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4ab81796c7401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6863268f6d546f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf5fbb429004b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4ab81796c7401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87a8f08dc124ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6863268f6d546f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>