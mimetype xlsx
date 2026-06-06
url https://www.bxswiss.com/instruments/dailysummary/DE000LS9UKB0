--- v6 (2026-04-26)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R810a3a3636cc4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449136c7f7144391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6863268f6d546f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d1ce55ee694c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87a8f08dc124ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6863268f6d546f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9d1c03428d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d1ce55ee694c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>450,602</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>