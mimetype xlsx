--- v7 (2026-06-06)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449136c7f7144391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf670eecd3a234fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d1ce55ee694c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563af01fca1a4a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9d1c03428d41cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d1ce55ee694c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3c0bfeb8654c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563af01fca1a4a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>