--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf670eecd3a234fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b63b3b2b642da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R563af01fca1a4a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77391b088b34623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3c0bfeb8654c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R563af01fca1a4a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07ca3d2787a452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77391b088b34623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>