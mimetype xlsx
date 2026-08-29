--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b63b3b2b642da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27efbba8cdf74bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb77391b088b34623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7524181fafd34e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07ca3d2787a452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb77391b088b34623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9aab6a2e6a4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7524181fafd34e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UKB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>495,758</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>