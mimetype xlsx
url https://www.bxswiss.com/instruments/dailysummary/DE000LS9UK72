--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f08db350b34d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbe6c18b8494741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b5315070c749ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99862402b8cd44e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79937c6c8ccc4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b5315070c749ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98a4fba2969499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99862402b8cd44e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>16,307</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,216</x:t>
-[...26 lines deleted...]
-          <x:t>16,336</x:t>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,514</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>16,546</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,540</x:t>
-[...318 lines deleted...]
-          <x:t>16,670</x:t>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,604</x:t>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>