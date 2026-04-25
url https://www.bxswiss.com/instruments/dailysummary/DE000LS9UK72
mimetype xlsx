--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbe6c18b8494741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d1377342704f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99862402b8cd44e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787e5671961b41f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98a4fba2969499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99862402b8cd44e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bcb4d6cfdea4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787e5671961b41f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>16,614</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>16,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,604</x:t>
-[...151 lines deleted...]
-          <x:t>16,407</x:t>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>16,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>