--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d1377342704f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41f11df30134457" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787e5671961b41f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35f7c3dc939463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bcb4d6cfdea4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787e5671961b41f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e23e940942b4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35f7c3dc939463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>16,687</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>16,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>16,414</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>