--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41f11df30134457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ac0f7fdccd41bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35f7c3dc939463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8244d486d64a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e23e940942b4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35f7c3dc939463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d22c1190cf4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8244d486d64a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>16,599</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,455</x:t>
-[...517 lines deleted...]
-          <x:t>17,320</x:t>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>