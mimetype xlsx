--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ac0f7fdccd41bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db03943477240b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8244d486d64a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a7263ad8f941e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d22c1190cf4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8244d486d64a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ad2f9999854797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a7263ad8f941e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>16,434</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,372</x:t>
-[...87 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,288</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>16,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>