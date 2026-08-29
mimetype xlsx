--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db03943477240b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe98249b39c4758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a7263ad8f941e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04329812db1f4188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ad2f9999854797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a7263ad8f941e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1236e3927ea432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04329812db1f4188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>16,585</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...208 lines deleted...]
-          <x:t>16,288</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>