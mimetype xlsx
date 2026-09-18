--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe98249b39c4758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7649d31d6f74d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04329812db1f4188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e0165afbb7430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1236e3927ea432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04329812db1f4188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d87271681d458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e0165afbb7430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>17,166</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,429</x:t>
-[...252 lines deleted...]
-          <x:t>17,568</x:t>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>