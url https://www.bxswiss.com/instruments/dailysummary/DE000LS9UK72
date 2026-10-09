--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7649d31d6f74d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65af315205d4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e0165afbb7430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b6744581f1401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d87271681d458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e0165afbb7430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf868b94f86d481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b6744581f1401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,429</x:t>
-[...291 lines deleted...]
-          <x:t>17,440</x:t>
+          <x:t>17,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,464</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,529</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>