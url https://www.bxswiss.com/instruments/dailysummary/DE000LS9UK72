--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65af315205d4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ddb695aac8147d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b6744581f1401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50198aa07986485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf868b94f86d481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b6744581f1401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383d033c008b4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50198aa07986485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>