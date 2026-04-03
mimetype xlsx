--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c03d15237f45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e0c9a0bad34584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8a42f3284e467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37db9dc82f944b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refcec5d12cb647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8a42f3284e467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076f290667da4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37db9dc82f944b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>