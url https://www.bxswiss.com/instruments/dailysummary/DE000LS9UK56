--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e0c9a0bad34584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227188d020744306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37db9dc82f944b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9412d1ce26fe40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076f290667da4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37db9dc82f944b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16582cfc206f42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9412d1ce26fe40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>