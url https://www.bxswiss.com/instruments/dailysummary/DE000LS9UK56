--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227188d020744306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2870978f884e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9412d1ce26fe40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb9c21bfe7ac4a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16582cfc206f42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9412d1ce26fe40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a812c28afa43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb9c21bfe7ac4a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>