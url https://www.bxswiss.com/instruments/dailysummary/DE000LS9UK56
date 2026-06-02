--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2870978f884e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8deeb0e8c7144269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb9c21bfe7ac4a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db9c288e8c44d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a812c28afa43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb9c21bfe7ac4a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e264bc5b834243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db9c288e8c44d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>