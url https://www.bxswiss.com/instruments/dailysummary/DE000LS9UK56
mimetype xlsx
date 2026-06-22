--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8deeb0e8c7144269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dc693509bc445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db9c288e8c44d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b99458701534118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e264bc5b834243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db9c288e8c44d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f4875f0eef4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b99458701534118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>