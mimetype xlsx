--- v11 (2026-06-22)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dc693509bc445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dd85033a6a42fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b99458701534118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14261569bf5f4db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f4875f0eef4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b99458701534118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d135038ab8a498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14261569bf5f4db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>164,170</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>