--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dd85033a6a42fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8712040215e44dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14261569bf5f4db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf200370a46a34b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d135038ab8a498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14261569bf5f4db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944d5891a3a64cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf200370a46a34b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>