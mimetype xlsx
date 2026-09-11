--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8712040215e44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca7e6a7e0e74312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf200370a46a34b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af8ab17786b4a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944d5891a3a64cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf200370a46a34b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b943fd3fd784958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af8ab17786b4a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>