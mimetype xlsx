--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca7e6a7e0e74312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2048ffcdd9c4bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af8ab17786b4a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re596da535f56443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b943fd3fd784958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af8ab17786b4a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681a760053aa48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re596da535f56443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>