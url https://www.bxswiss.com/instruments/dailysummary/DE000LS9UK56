--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2048ffcdd9c4bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc736713134e476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re596da535f56443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05caa5125844c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681a760053aa48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re596da535f56443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e87a83dfa1a4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05caa5125844c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FuTecUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UK56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>