--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcf8302d1624608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80b34e9066b409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3598dd6a1fe644ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6360abfd41c441b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d39c7e14ef9474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3598dd6a1fe644ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4e6c4170454d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6360abfd41c441b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>151,563</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>150,265</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>