--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80b34e9066b409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda9a7147bd14b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6360abfd41c441b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05054e3c8dd043d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4e6c4170454d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6360abfd41c441b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec9e426a545486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05054e3c8dd043d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>