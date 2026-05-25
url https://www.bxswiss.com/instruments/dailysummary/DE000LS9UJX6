--- v6 (2026-04-23)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda9a7147bd14b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad9388f15fc404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05054e3c8dd043d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2414b899acb4a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec9e426a545486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05054e3c8dd043d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5d5311391b4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2414b899acb4a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>156,863</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>