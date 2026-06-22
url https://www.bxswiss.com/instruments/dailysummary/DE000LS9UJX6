--- v7 (2026-05-25)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad9388f15fc404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0941ecedb7414078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2414b899acb4a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16f657596fa46c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5d5311391b4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2414b899acb4a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc79966593b426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16f657596fa46c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>158,629</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,953</x:t>
-[...458 lines deleted...]
-          <x:t>149,693</x:t>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>