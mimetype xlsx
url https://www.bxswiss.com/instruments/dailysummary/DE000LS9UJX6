--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0941ecedb7414078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd015b232049d47cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16f657596fa46c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbecc0b966d649d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc79966593b426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16f657596fa46c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb915d84717146ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbecc0b966d649d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>