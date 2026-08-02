--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd015b232049d47cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac2df5743f94aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbecc0b966d649d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e48d24c8c124f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb915d84717146ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbecc0b966d649d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b2dc0adbd04b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e48d24c8c124f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>