--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac2df5743f94aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fadaa756a50484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e48d24c8c124f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552a55aa18c445f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b2dc0adbd04b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e48d24c8c124f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab3cd006d8942fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552a55aa18c445f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>153,321</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,210</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>153,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,067</x:t>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>147,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>