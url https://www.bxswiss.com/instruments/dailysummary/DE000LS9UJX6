--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fadaa756a50484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0480d14358479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552a55aa18c445f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99db1ed019574c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab3cd006d8942fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552a55aa18c445f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88da12a097544808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99db1ed019574c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,206</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>