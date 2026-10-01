--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0480d14358479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794007cff00a48c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99db1ed019574c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d38f2d4a3043cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88da12a097544808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99db1ed019574c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0794ec5412204581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d38f2d4a3043cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>