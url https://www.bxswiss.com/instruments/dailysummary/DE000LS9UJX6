--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794007cff00a48c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4616f649e7554dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d38f2d4a3043cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e38fe1fa5424aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0794ec5412204581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d38f2d4a3043cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ae6db850394cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e38fe1fa5424aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFYETITANS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>