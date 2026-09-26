--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c343428fcee4ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebcc7b5df494a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154a13f04fd0460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2b3002bbae45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b56c0e1c8c44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154a13f04fd0460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2f363e71134621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2b3002bbae45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>