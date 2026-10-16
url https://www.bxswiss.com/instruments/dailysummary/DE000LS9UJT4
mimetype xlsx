--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebcc7b5df494a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f075f5149fa4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2b3002bbae45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c9a4b5469c414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2f363e71134621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2b3002bbae45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43866e33db484fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c9a4b5469c414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>