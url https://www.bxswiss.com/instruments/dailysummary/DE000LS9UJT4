--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f075f5149fa4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7996e025214d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c9a4b5469c414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc0731cc0cf409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43866e33db484fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c9a4b5469c414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1538cf51bc4c4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc0731cc0cf409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>