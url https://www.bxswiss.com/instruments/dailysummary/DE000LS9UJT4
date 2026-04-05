--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632cdb4938e54f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb929d2f1dfc48a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8c6107a6284d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14a2851c8944dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb29f7cf9fd54337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8c6107a6284d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e6f6133fa1452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14a2851c8944dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>79,936</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,641</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>73,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,150</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>