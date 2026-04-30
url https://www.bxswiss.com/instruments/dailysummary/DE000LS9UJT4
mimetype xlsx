--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb929d2f1dfc48a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae13bb9c3ec47b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14a2851c8944dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63eb4d93312d45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e6f6133fa1452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14a2851c8944dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93864e743292493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63eb4d93312d45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>83,241</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,154</x:t>
-[...242 lines deleted...]
-          <x:t>82,088</x:t>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>