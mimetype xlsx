--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae13bb9c3ec47b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9104648365904a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63eb4d93312d45ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc92da61a5d4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93864e743292493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63eb4d93312d45ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1754ef980b5646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc92da61a5d4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>85,537</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>