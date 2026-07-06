--- v8 (2026-06-05)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9104648365904a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96e6301de9a413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc92da61a5d4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f51af3bd584ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1754ef980b5646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc92da61a5d4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f79da1ba390491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f51af3bd584ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>