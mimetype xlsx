--- v9 (2026-07-06)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96e6301de9a413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7a714e5b9149d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f51af3bd584ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404a8d0389fb441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f79da1ba390491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f51af3bd584ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3078d7e2af64f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404a8d0389fb441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>80,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>