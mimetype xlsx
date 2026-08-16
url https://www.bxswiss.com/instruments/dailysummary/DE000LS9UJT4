--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7a714e5b9149d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ed0d4ece744e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404a8d0389fb441b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdafea4a14754a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3078d7e2af64f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404a8d0389fb441b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4517ddf596ea411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdafea4a14754a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -350,31 +252,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>