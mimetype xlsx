--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ed0d4ece744e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c343428fcee4ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdafea4a14754a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154a13f04fd0460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4517ddf596ea411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdafea4a14754a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b56c0e1c8c44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154a13f04fd0460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF00FARMER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>