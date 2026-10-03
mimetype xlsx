--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb159a093c32942a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ef7718235b46b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78edc75240a140e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5f8fdcc61b4865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa6282bd2d4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78edc75240a140e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee1e6eaa2dc42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5f8fdcc61b4865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>153,976</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,399</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>156,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,211</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>