--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ef7718235b46b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4df763a6b3d4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5f8fdcc61b4865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc6719a06c549b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee1e6eaa2dc42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5f8fdcc61b4865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7acaab49479847ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc6719a06c549b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>