--- v2 (2026-01-09)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dac89f82f904167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf58a0c998a4571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa09013566d4b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3076de405245bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5add30443294ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa09013566d4b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb8654160a04c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3076de405245bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>129,533</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>