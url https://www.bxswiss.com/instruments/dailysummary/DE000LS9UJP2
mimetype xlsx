--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf58a0c998a4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d12227e1cc4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3076de405245bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b31cb7d3ddc4986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb8654160a04c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3076de405245bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f31465da89a47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b31cb7d3ddc4986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>