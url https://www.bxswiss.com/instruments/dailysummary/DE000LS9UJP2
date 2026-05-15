--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d12227e1cc4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c8e7d7839c4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b31cb7d3ddc4986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a29072f434648be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f31465da89a47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b31cb7d3ddc4986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028e9a9aef2549be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a29072f434648be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>