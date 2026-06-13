--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c8e7d7839c4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afa1cf39da0483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a29072f434648be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79524bc44b440e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028e9a9aef2549be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a29072f434648be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125e18a353704299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79524bc44b440e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>