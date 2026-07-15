--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afa1cf39da0483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741776e734af4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf79524bc44b440e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R609ce1eba5904042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125e18a353704299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf79524bc44b440e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89861f7bb5e24dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R609ce1eba5904042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>161,212</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>