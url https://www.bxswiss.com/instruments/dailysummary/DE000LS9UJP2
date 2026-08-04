--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741776e734af4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8538b01a9fc14d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R609ce1eba5904042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26a76dad7ac4aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89861f7bb5e24dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R609ce1eba5904042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a04ef2af574ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26a76dad7ac4aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>