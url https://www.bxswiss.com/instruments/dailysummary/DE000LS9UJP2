--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8538b01a9fc14d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0528050846d4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26a76dad7ac4aea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999a60fc23394c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a04ef2af574ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26a76dad7ac4aea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb555840f5e1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999a60fc23394c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>149,105</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>154,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>150,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>