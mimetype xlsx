--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0528050846d4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb159a093c32942a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999a60fc23394c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78edc75240a140e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb555840f5e1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999a60fc23394c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa6282bd2d4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78edc75240a140e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF02019001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>154,456</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,863</x:t>
-[...220 lines deleted...]
-          <x:t>154,056</x:t>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>