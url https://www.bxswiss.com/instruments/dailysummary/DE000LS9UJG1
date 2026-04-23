--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e0fb68e6b544a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0133d73a72473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f77a52dbce4471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ade71ca1e04c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71dead8f53f4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f77a52dbce4471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0374c972eee14344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ade71ca1e04c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...625 lines deleted...]
-          <x:t>200,964</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,255</x:t>
-[...4 lines deleted...]
-          <x:t>201,324</x:t>
+          <x:t>192,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>