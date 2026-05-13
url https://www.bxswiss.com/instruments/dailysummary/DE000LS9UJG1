--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0133d73a72473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006f13a9261843ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ade71ca1e04c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fc4a12847d4506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0374c972eee14344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ade71ca1e04c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb658c000f9264b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fc4a12847d4506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>