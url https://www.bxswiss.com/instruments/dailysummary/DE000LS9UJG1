--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006f13a9261843ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83b7e776ec34f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fc4a12847d4506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332969b9ccbd49b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb658c000f9264b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fc4a12847d4506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e35c8aa7cb4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332969b9ccbd49b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>