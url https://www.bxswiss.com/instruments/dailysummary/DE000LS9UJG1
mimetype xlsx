--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83b7e776ec34f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00882ffcab94215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332969b9ccbd49b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c0cf26d95b44fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e35c8aa7cb4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332969b9ccbd49b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8763911fc802433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c0cf26d95b44fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>218,706</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>