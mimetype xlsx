--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00882ffcab94215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fe63c7680d40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c0cf26d95b44fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed45f183df04c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8763911fc802433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c0cf26d95b44fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0ecea0092d4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed45f183df04c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>