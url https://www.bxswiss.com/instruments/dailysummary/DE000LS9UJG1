--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fe63c7680d40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354f91237a94f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed45f183df04c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c6b41079eb47da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0ecea0092d4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed45f183df04c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10198b0c7ef7408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c6b41079eb47da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,769</x:t>
-[...225 lines deleted...]
-          <x:t>235,360</x:t>
+          <x:t>233,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>