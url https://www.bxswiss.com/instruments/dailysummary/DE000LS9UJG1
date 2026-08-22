--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9354f91237a94f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbbfbc6f0094233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c6b41079eb47da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec873f2fd9844c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10198b0c7ef7408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c6b41079eb47da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa279e57be974564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec873f2fd9844c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>237,116</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>237,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,698</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>