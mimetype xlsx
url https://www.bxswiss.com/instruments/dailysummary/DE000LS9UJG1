--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbbfbc6f0094233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130e80ec46fc4b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec873f2fd9844c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499d8638a8b84079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa279e57be974564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec873f2fd9844c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e2f505f14a4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499d8638a8b84079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>