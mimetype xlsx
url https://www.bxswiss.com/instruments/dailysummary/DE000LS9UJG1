--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130e80ec46fc4b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9bb49e760a4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499d8638a8b84079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc839f74b0b8d40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3e2f505f14a4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499d8638a8b84079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4595718447a48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc839f74b0b8d40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>243,291</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,220</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>246,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,761</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>