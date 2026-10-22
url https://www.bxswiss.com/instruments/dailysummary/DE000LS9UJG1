--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9bb49e760a4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76e83a86b354652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc839f74b0b8d40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f8357c7c0549ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4595718447a48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc839f74b0b8d40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051c790448b84476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f8357c7c0549ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFAUTCHIPS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>247,760</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>