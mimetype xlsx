--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cc2069758545bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8580f51e953d4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5f4dd224a44558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47af56ee7c7e4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070d0167a17741df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5f4dd224a44558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285640a157f54598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47af56ee7c7e4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>