--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8580f51e953d4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b62c17e9a845ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47af56ee7c7e4962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27edc3830b447ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285640a157f54598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47af56ee7c7e4962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1922ff09bb2b4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27edc3830b447ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>58,065</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>