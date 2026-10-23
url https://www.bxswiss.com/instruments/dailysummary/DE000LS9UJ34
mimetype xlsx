--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b62c17e9a845ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d2643c11f64ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27edc3830b447ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e294993897f4782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1922ff09bb2b4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27edc3830b447ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64786d19ce1140ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e294993897f4782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>60,947</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,161</x:t>
-[...269 lines deleted...]
-          <x:t>60,703</x:t>
+          <x:t>59,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>