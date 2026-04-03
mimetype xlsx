--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd6fba888ed422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839df0803b0d4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20e4c17fda1144ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da5f27195a04ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb60105667ca4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20e4c17fda1144ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc32560879e348ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da5f27195a04ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...431 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,173</x:t>
-[...75 lines deleted...]
-          <x:t>47,725</x:t>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>48,646</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>