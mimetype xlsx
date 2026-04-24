--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R839df0803b0d4733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38a7b2492714d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da5f27195a04ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccdb480079a49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc32560879e348ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da5f27195a04ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896d599785fb4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccdb480079a49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>49,252</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>48,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>