--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra38a7b2492714d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8492f27749ff4afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccdb480079a49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8c36c4ec3745fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896d599785fb4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccdb480079a49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e30aa9226d846d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8c36c4ec3745fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>