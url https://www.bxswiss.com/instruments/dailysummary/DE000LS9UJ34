--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8492f27749ff4afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5807cd383ec4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8c36c4ec3745fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf099b6661664f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e30aa9226d846d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8c36c4ec3745fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43889125498a4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf099b6661664f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>