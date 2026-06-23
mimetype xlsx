--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5807cd383ec4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad421469b0e04eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf099b6661664f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc97f1ce0ed844ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43889125498a4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf099b6661664f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd0c697576940d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc97f1ce0ed844ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>57,517</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,400</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>57,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>