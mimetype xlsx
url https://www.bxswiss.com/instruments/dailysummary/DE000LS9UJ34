--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad421469b0e04eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eff35f5fdf4660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc97f1ce0ed844ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5b62c734ef470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd0c697576940d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc97f1ce0ed844ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86bfa2fcae747b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5b62c734ef470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>57,277</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,248</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>55,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>55,684</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>