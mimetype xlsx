--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eff35f5fdf4660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa65575896cd46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5b62c734ef470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b2276efe004090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86bfa2fcae747b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5b62c734ef470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f499d2378640fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b2276efe004090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>55,653</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,684</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>55,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>