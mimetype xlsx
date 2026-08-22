--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa65575896cd46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89cc2069758545bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b2276efe004090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b5f4dd224a44558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f499d2378640fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b2276efe004090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070d0167a17741df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b5f4dd224a44558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Names</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>