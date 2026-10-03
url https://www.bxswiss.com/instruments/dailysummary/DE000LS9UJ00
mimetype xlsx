--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b98b86017745fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa49eb3729440e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b9dbe200e4cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06e543d4bab4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793382bafdc94e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b9dbe200e4cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16918f6233d84998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06e543d4bab4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>