--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa49eb3729440e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9f004d51d54a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06e543d4bab4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac46dcd79aec482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16918f6233d84998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06e543d4bab4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb7460e015c4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac46dcd79aec482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>