--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c72936c6484563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0badb3cd4e954af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e1f2a679c64d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6039463da941a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b841e954dd4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e1f2a679c64d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ce87a907354c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6039463da941a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>