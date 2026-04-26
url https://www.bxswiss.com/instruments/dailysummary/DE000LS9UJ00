--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0badb3cd4e954af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e9d5c785514bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6039463da941a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078bb9b53d5f48e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ce87a907354c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6039463da941a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589d0a20821c4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078bb9b53d5f48e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
@@ -764,31 +292,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>