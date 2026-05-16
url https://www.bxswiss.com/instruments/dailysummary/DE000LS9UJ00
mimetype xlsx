--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e9d5c785514bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref466f6fd27c463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R078bb9b53d5f48e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1ab913bd414872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589d0a20821c4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R078bb9b53d5f48e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74f55f397574ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1ab913bd414872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,334 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...282 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>