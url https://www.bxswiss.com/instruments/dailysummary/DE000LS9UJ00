--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref466f6fd27c463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b767dd2aa7845a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1ab913bd414872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c06f2ad779a490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74f55f397574ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1ab913bd414872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22704342956c43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c06f2ad779a490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>