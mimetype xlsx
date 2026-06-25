--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b767dd2aa7845a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd141585befa14706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c06f2ad779a490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58a9ce7a84b466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22704342956c43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c06f2ad779a490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab56c6ae83d4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58a9ce7a84b466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>