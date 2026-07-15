--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd141585befa14706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a7e554f80d4e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58a9ce7a84b466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5022c1273b24f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab56c6ae83d4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58a9ce7a84b466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9a22daab264452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5022c1273b24f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>