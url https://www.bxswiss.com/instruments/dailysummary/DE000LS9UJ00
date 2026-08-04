--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a7e554f80d4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15200039406419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5022c1273b24f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bfd4af86f0484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9a22daab264452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5022c1273b24f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f38f3713ffc44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bfd4af86f0484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>