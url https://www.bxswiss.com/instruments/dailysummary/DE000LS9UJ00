--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15200039406419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d7491494714a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bfd4af86f0484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e9fdeb9b7e4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f38f3713ffc44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bfd4af86f0484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b020757c6694618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e9fdeb9b7e4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>