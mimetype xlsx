--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d7491494714a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b98b86017745fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e9fdeb9b7e4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b9dbe200e4cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b020757c6694618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e9fdeb9b7e4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793382bafdc94e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b9dbe200e4cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMCIF2022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UJ00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>