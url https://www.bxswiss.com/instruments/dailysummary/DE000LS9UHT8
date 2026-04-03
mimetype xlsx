--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d76819798084a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ffeebe1e054145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e184e298ca441be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395f55b0ddf14d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb56b156fae724608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e184e298ca441be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6cb94ca4a848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395f55b0ddf14d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>118,690</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>