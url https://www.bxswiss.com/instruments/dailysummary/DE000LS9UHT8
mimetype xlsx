--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2ffeebe1e054145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bfc6e445fc4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395f55b0ddf14d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3631de15fe3540da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6cb94ca4a848d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395f55b0ddf14d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428b001812bb498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3631de15fe3540da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>