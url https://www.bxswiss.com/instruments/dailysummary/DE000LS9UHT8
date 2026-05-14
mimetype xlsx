--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96bfc6e445fc4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb544d2477a47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3631de15fe3540da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3678287aa1d4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428b001812bb498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3631de15fe3540da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a1776764fd4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3678287aa1d4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>