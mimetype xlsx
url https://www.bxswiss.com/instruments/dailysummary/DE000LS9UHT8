--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb544d2477a47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2a325a8d034060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3678287aa1d4df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ab3379582b464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a1776764fd4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3678287aa1d4df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ca13a39f4f4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ab3379582b464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>