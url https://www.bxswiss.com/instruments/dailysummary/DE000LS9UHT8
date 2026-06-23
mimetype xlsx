--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2a325a8d034060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfe1a0987c441cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ab3379582b464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6b2fdf54a64d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ca13a39f4f4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ab3379582b464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbf72b91dad4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6b2fdf54a64d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>