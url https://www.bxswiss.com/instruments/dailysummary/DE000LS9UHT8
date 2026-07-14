--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfe1a0987c441cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94dfacf7fae4e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6b2fdf54a64d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15da8cbe92024159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbf72b91dad4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6b2fdf54a64d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c17af7d4494b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15da8cbe92024159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>