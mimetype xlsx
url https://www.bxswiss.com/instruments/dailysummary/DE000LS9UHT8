--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94dfacf7fae4e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9c217f8c254675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15da8cbe92024159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d8e89bf03d4d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c17af7d4494b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15da8cbe92024159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a97caa5e2144b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d8e89bf03d4d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>136,415</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,134</x:t>
-[...296 lines deleted...]
-          <x:t>136,587</x:t>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>137,939</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>