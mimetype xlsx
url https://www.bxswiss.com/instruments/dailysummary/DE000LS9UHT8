--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9c217f8c254675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94daa538d32244e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d8e89bf03d4d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560d6a86f81744c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a97caa5e2144b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d8e89bf03d4d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddf8c85e54f4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560d6a86f81744c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>136,587</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>