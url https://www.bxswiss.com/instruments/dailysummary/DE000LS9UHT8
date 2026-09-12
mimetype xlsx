--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94daa538d32244e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652ff14b97184979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560d6a86f81744c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38500711b7e43ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddf8c85e54f4226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560d6a86f81744c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a1e4ffc9b84ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38500711b7e43ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>