--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652ff14b97184979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f637e4886a45cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38500711b7e43ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb78e7811c7496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a1e4ffc9b84ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38500711b7e43ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fdb73ba3084a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb78e7811c7496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>