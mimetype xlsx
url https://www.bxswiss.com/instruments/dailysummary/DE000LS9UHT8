--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f637e4886a45cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc725570670634076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb78e7811c7496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405c9c9f4d6f4e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fdb73ba3084a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb78e7811c7496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cc51f5ce194a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405c9c9f4d6f4e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN02</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>