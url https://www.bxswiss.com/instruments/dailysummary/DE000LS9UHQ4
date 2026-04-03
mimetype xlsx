--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30920e5a677e4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22055beab6f0481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45702c23e5c046cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663043125684403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117f5f21b6d54995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45702c23e5c046cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bba896d27e14b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663043125684403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>