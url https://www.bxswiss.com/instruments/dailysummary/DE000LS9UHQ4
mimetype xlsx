--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22055beab6f0481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e143b43af84d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663043125684403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b706c2a14064672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bba896d27e14b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663043125684403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcbfde7209f467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b706c2a14064672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>