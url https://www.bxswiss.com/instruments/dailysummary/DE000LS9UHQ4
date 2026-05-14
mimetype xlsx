--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e143b43af84d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6fdee0f739470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b706c2a14064672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6ab2c816a84efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcbfde7209f467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b706c2a14064672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cae115ce0b1417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6ab2c816a84efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>