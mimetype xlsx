--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6fdee0f739470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a3d3dd86cc43b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6ab2c816a84efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ba96c0a7b642cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cae115ce0b1417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6ab2c816a84efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ceb14f56b6e49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ba96c0a7b642cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>