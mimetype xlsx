--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a3d3dd86cc43b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817362615fde485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ba96c0a7b642cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588c97d567054ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ceb14f56b6e49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ba96c0a7b642cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2ec123f72443cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588c97d567054ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>113,683</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>111,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>