--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817362615fde485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bcec6ffa2f488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588c97d567054ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0d4d329c3549c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2ec123f72443cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588c97d567054ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a91aaafdbc4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0d4d329c3549c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>