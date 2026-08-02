--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bcec6ffa2f488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46236bb5391649b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0d4d329c3549c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27db8358c8841e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a91aaafdbc4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0d4d329c3549c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacb2e89b83944a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27db8358c8841e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>