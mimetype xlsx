--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46236bb5391649b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca00ecd842df468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27db8358c8841e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb1eb6f315f42ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacb2e89b83944a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27db8358c8841e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626d7b79eed94e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb1eb6f315f42ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>