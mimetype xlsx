--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca00ecd842df468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92879e429f8d4f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb1eb6f315f42ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9e2377e1de4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626d7b79eed94e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb1eb6f315f42ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6619247a94644b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9e2377e1de4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>123,223</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>121,021</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>119,857</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>