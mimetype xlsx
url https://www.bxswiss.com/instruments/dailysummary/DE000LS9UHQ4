--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92879e429f8d4f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7829a401dc6c438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9e2377e1de4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208b01aaf4784fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6619247a94644b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9e2377e1de4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbceda3a5d64506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208b01aaf4784fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>