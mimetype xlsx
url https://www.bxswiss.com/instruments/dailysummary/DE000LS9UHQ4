--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7829a401dc6c438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6507e9c5a794ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208b01aaf4784fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb973f929d7e244d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbceda3a5d64506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208b01aaf4784fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635f2f9bf064481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb973f929d7e244d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFKISSIGFP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>