--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cfff4eaa4948c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8748ede412b84370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f032e3c0f1435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05de1b9b9fe14970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0710bf5e9486477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f032e3c0f1435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40476b0947684355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05de1b9b9fe14970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>126,311</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,058</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>122,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,206</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>