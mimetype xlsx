--- v7 (2026-04-05)
+++ v8 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8748ede412b84370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0685d289df24de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05de1b9b9fe14970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b353c0703a49ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40476b0947684355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05de1b9b9fe14970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f812021447447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b353c0703a49ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>