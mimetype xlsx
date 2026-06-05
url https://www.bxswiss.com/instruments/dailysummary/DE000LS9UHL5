--- v8 (2026-05-01)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0685d289df24de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5e27b547b64070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b353c0703a49ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9224e4efd874f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f812021447447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b353c0703a49ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30272c894b584a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9224e4efd874f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>128,332</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>