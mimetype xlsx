--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5e27b547b64070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841763d839fa4b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9224e4efd874f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aae3e821cd44d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30272c894b584a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9224e4efd874f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed640d9b48b48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aae3e821cd44d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,558</x:t>
-[...306 lines deleted...]
-          <x:t>134,317</x:t>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>