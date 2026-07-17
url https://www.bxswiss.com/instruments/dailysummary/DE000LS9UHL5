--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841763d839fa4b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb676d0edd5f4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aae3e821cd44d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3410bcc58b8a4977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed640d9b48b48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aae3e821cd44d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fe643c9740418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3410bcc58b8a4977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>133,740</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>134,801</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>