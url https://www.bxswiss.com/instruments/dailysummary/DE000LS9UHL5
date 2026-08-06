--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb676d0edd5f4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d2d876daf142ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3410bcc58b8a4977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5700505e7da4e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fe643c9740418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3410bcc58b8a4977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f20c5929d74921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5700505e7da4e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,205</x:t>
@@ -791,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>