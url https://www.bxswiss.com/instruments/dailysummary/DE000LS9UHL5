--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d2d876daf142ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdccc55b9c8c4070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5700505e7da4e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3f99999fab4352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f20c5929d74921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5700505e7da4e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf794e0380fe43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3f99999fab4352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>