--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdccc55b9c8c4070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cc2fd0489a4a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3f99999fab4352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a79cb589cd545e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf794e0380fe43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3f99999fab4352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fdceb792ad483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a79cb589cd545e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>