--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cc2fd0489a4a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f200bc74ef64e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a79cb589cd545e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c1722dccbb4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fdceb792ad483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a79cb589cd545e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8898724d60c8438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c1722dccbb4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>143,326</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,110</x:t>
-[...382 lines deleted...]
-          <x:t>144,424</x:t>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>