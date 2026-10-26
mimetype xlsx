--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f200bc74ef64e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18ad96fb1cd47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c1722dccbb4fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9d37eca7064bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8898724d60c8438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c1722dccbb4fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba662f7e22d42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9d37eca7064bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFBLACKFOR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>