--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e0b7db25664377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65cfbf1d3c44b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1fd94f61fd54a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf024e15d6da84341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c27cacef174aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1fd94f61fd54a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe9272db1d64763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf024e15d6da84341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>