--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65cfbf1d3c44b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2340af36683346d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf024e15d6da84341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146030d1d77a47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe9272db1d64763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf024e15d6da84341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f7a3f0a64540e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146030d1d77a47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>