--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2340af36683346d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9f62a539134e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146030d1d77a47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c75b0102394821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f7a3f0a64540e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146030d1d77a47e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbded80d09f42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c75b0102394821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>