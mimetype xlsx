--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9f62a539134e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd6e44411544487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c75b0102394821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b2bff7e098434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbded80d09f42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c75b0102394821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb898a703efce46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b2bff7e098434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>