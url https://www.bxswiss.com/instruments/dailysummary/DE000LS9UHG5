--- v9 (2026-06-03)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd6e44411544487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210760e4c691482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b2bff7e098434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec662ef9eeb4bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb898a703efce46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b2bff7e098434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc9239408524f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec662ef9eeb4bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>372,478</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>