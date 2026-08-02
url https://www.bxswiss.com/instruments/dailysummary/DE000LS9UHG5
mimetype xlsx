--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210760e4c691482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37988debfdba4d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec662ef9eeb4bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ab81025f61429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc9239408524f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec662ef9eeb4bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed2531d20234d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ab81025f61429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>