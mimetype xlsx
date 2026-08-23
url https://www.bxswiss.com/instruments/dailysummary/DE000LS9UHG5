--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37988debfdba4d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2990001e62e74000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ab81025f61429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b93b2aa1e544bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed2531d20234d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ab81025f61429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add0613fc4b470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b93b2aa1e544bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>