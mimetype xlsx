--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2990001e62e74000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc775d37629da4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b93b2aa1e544bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3f4bc6161174222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add0613fc4b470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b93b2aa1e544bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166b115590344c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3f4bc6161174222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>