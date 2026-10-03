--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc775d37629da4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9f73e2e8684379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3f4bc6161174222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c2444ecc344b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166b115590344c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3f4bc6161174222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bce1a97fbbd473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c2444ecc344b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>