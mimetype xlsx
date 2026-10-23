--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9f73e2e8684379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf6ba881db043fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c2444ecc344b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf986df9cc0474cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bce1a97fbbd473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c2444ecc344b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a608b936fa4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf986df9cc0474cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0AIFOCUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>