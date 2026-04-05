--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765042d56f984689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4eeb74d7954eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb679f9ca9ccd4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3f254fbbc14a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f9539ceaff438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb679f9ca9ccd4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd758b03cacde48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3f254fbbc14a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>