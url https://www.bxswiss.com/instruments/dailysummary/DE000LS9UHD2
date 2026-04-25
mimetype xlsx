--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4eeb74d7954eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53c4ca754654cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3f254fbbc14a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa55808d8c845ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd758b03cacde48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3f254fbbc14a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26399965b8ea4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa55808d8c845ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>