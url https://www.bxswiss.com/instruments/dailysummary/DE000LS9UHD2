--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53c4ca754654cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203f01606ca4909" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa55808d8c845ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a7304c20384aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26399965b8ea4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa55808d8c845ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b252ddaf8974d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a7304c20384aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>