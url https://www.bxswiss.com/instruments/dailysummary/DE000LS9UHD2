--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203f01606ca4909" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eca864858754fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a7304c20384aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6c8bda164f4659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b252ddaf8974d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a7304c20384aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a328f828414eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6c8bda164f4659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>