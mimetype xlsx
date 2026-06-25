--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eca864858754fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a15f127fe64c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c6c8bda164f4659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3fa2f006404c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a328f828414eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c6c8bda164f4659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51c884e1f9e4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3fa2f006404c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>125,077</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,032</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,058</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>