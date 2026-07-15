--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a15f127fe64c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011b76fa34e24ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3fa2f006404c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re956d3d9fb8442e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51c884e1f9e4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3fa2f006404c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73391053e0894098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re956d3d9fb8442e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>