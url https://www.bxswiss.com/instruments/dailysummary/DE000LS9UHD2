--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R011b76fa34e24ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758374accccf4453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re956d3d9fb8442e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3677ed3b99f4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73391053e0894098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re956d3d9fb8442e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c80bb9d5ba48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3677ed3b99f4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>