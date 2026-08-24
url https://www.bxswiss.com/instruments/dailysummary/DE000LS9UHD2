--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758374accccf4453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0832ef2570ce4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3677ed3b99f4d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b69bd1a49243ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c80bb9d5ba48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3677ed3b99f4d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23a78ec8a684da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b69bd1a49243ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>