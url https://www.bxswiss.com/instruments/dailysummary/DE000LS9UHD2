--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0832ef2570ce4938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4942ff9bb4394f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b69bd1a49243ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9d6dce66024a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23a78ec8a684da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b69bd1a49243ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95acc2a7db834a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9d6dce66024a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>