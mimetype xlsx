--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4942ff9bb4394f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937d0ce81eec48b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9d6dce66024a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260d29816388417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95acc2a7db834a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9d6dce66024a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c0b1962fe546bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260d29816388417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>131,179</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,066</x:t>
-[...571 lines deleted...]
-          <x:t>132,692</x:t>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>