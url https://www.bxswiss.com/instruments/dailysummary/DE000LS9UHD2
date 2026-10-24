--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937d0ce81eec48b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f3cc4456ab41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R260d29816388417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d29ddb606f84c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c0b1962fe546bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R260d29816388417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2540044f44914ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d29ddb606f84c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0LANGFRI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>