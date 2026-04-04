--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd730d1bcda5e4f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca3ee4c0bf64508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8772e52aaba45a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd929b9a1ca474974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc23dae80f044aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8772e52aaba45a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a40064d86444c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd929b9a1ca474974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.723,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.671,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.678,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.670,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.692,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.668,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.669,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>