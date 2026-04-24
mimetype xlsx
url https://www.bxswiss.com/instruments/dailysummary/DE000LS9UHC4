--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca3ee4c0bf64508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180498662fc14153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd929b9a1ca474974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0f058fba8f4dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a40064d86444c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd929b9a1ca474974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30773dcbf3a94082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0f058fba8f4dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.587,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.649,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.576,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.646,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.721,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.746,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.716,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.741,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>