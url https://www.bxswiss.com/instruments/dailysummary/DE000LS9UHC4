--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180498662fc14153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dc257de4984c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0f058fba8f4dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184b2da6d23346cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30773dcbf3a94082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0f058fba8f4dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec94a5b93224b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184b2da6d23346cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.736,449</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>