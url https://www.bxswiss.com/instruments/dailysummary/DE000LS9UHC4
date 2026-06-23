--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3dc257de4984c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6701e115ed6d4971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184b2da6d23346cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5bf91cb8104d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec94a5b93224b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184b2da6d23346cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3452ae47b5ed4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5bf91cb8104d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.697,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.704,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.697,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.697,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.697,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.699,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.688,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.688,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>