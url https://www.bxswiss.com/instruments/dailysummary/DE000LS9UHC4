--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6701e115ed6d4971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c5f7c34b8b4e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5bf91cb8104d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6605beff5db54601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3452ae47b5ed4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5bf91cb8104d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64d79226ec04b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6605beff5db54601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.637,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.643,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.695,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.696,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.684,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.689,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>