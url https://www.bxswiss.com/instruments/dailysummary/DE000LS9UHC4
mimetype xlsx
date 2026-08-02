--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c5f7c34b8b4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ffc4b087c3441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6605beff5db54601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2518fb062da14b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64d79226ec04b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6605beff5db54601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ddcf939b384111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2518fb062da14b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.613,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.612,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.640,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.642,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>