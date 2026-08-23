--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ffc4b087c3441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcf0bd715c449a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2518fb062da14b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb2dd81673f4251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ddcf939b384111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2518fb062da14b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f22fad618af4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb2dd81673f4251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.646,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.665,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.645,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.663,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.691,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.692,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.680,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.688,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>