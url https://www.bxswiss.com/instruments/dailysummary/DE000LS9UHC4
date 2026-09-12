--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcf0bd715c449a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cb3b9517c149ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb2dd81673f4251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510932ca6d6147a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f22fad618af4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb2dd81673f4251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e867d22fcc410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510932ca6d6147a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.718,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.730,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.718,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.729,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.737,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.759,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.736,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.758,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>