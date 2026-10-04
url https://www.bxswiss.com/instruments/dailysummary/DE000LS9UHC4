--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cb3b9517c149ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4736ae09024204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510932ca6d6147a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32a73cc00784325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e867d22fcc410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510932ca6d6147a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf46089e6f1a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32a73cc00784325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.759,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.772,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.757,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.766,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.753,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.767,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.751,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.764,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.753,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>