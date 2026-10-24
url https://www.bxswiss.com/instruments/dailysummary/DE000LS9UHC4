--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4736ae09024204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4abea9f85f4a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32a73cc00784325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e03d7a293bc4225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf46089e6f1a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32a73cc00784325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52135f594d5d4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e03d7a293bc4225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Aktienauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UHC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.715,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.721,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.710,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.716,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.678,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.683,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.664,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.675,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>