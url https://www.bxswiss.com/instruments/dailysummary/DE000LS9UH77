--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99f9fbc23864d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3aac790cdc4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007afffd37ab4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf155bbda3d8f4497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4416cf238394056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007afffd37ab4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767425d462e645e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf155bbda3d8f4497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>