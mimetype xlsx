--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3aac790cdc4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d3d4171ecd4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf155bbda3d8f4497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R759293b68de34400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767425d462e645e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf155bbda3d8f4497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a1db9cbd744f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R759293b68de34400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>