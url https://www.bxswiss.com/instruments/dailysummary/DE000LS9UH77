--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae65d48bc6504d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad4059b9f8e4ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3f608336ad4c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0e15e387a1466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdfa6ddfb8d4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3f608336ad4c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re640ca6d99954d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0e15e387a1466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,633 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...595 lines deleted...]
-          <x:t>136,619</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>