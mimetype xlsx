--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad4059b9f8e4ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd4ae54c091410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0e15e387a1466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dec54e13a24824"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re640ca6d99954d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0e15e387a1466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741eae2b81d94d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dec54e13a24824" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>