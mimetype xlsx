--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd4ae54c091410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2c052759444b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dec54e13a24824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra885066f653e4f5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741eae2b81d94d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dec54e13a24824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ec8342c262427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra885066f653e4f5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>