--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2c052759444b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25eef69b03774ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra885066f653e4f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde21d8d5cb454b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ec8342c262427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra885066f653e4f5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4067afed5b5944ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde21d8d5cb454b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>