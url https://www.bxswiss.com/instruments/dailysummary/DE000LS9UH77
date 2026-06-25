--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25eef69b03774ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f260978242b4e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde21d8d5cb454b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73994fdcfa4248de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4067afed5b5944ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde21d8d5cb454b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc638c59e80f4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73994fdcfa4248de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>