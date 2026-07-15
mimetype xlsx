--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f260978242b4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd7df1f72994390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73994fdcfa4248de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445ab0d078a04f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc638c59e80f4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73994fdcfa4248de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf14e45dbc14ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445ab0d078a04f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>