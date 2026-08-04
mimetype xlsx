--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd7df1f72994390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c567700dd54b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445ab0d078a04f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e6e4004bbf42c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf14e45dbc14ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445ab0d078a04f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064ec4bdb40442fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e6e4004bbf42c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>