--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c567700dd54b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7245140d15104190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04e6e4004bbf42c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8be3c851a94f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064ec4bdb40442fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04e6e4004bbf42c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a4afc3d06a4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8be3c851a94f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>167,186</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,215</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>169,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>