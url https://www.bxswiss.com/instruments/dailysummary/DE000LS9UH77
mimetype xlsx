--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7245140d15104190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99f9fbc23864d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8be3c851a94f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007afffd37ab4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a4afc3d06a4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8be3c851a94f0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4416cf238394056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007afffd37ab4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFSIMFIN01</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>