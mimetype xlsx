--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36787b009e6403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3456f522984f4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb338808645fd4757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030cbf71454049de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2906bd0db6b840bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb338808645fd4757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a11d51b4d954322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030cbf71454049de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>118,461</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,134</x:t>
-[...247 lines deleted...]
-          <x:t>118,663</x:t>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>