--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3456f522984f4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra990514351a9436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030cbf71454049de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f394232bdfe4f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a11d51b4d954322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030cbf71454049de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503468f316e74233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f394232bdfe4f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>