--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra990514351a9436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a91522212349a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f394232bdfe4f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812d9d39b4ab4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503468f316e74233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f394232bdfe4f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b80342c86d4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812d9d39b4ab4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>