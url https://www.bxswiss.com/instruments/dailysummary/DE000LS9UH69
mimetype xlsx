--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebd8a0284ab4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c3a709403f4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebd09e30ded4524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87e1764833545c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf946fe3a8a4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebd09e30ded4524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1deffb5b024bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87e1764833545c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>95,965</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,844</x:t>
-[...350 lines deleted...]
-          <x:t>94,316</x:t>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>