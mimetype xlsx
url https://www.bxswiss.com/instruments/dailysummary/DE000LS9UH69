--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c3a709403f4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895765157cdc415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd87e1764833545c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0ce71f3f334f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1deffb5b024bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd87e1764833545c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe9e44002e44590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0ce71f3f334f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>