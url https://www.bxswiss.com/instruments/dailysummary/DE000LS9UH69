--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895765157cdc415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdff590f4bd44a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0ce71f3f334f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c7b5ffbded46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe9e44002e44590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0ce71f3f334f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae4d67b524345ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c7b5ffbded46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,045</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,501</x:t>
-[...571 lines deleted...]
-          <x:t>95,320</x:t>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>