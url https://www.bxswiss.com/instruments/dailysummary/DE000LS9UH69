--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdff590f4bd44a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24f5e0aadd1410c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c7b5ffbded46f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499f8e73e7f24032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae4d67b524345ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c7b5ffbded46f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790dd3d330ec43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499f8e73e7f24032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>