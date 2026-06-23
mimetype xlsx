--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24f5e0aadd1410c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c50235516e4467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499f8e73e7f24032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7776f6c886064298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790dd3d330ec43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499f8e73e7f24032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c83a4082e2f4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7776f6c886064298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>