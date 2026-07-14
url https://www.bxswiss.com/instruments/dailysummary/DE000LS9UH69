--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c50235516e4467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b624e5779824c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7776f6c886064298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4858aa1ff3f489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c83a4082e2f4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7776f6c886064298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb024d6cd784f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4858aa1ff3f489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>105,220</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>103,061</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>