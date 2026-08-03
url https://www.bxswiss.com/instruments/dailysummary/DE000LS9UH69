--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b624e5779824c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re939922840a24ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4858aa1ff3f489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69d999824fd4f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb024d6cd784f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4858aa1ff3f489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0337128c2e8a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69d999824fd4f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>