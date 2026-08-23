--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re939922840a24ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36787b009e6403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69d999824fd4f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb338808645fd4757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0337128c2e8a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69d999824fd4f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2906bd0db6b840bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb338808645fd4757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF3D3D3D3D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>