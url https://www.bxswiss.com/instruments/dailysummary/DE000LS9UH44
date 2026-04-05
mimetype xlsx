--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f8df4a829f46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37de9759032d4da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417652d1a5f440fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1dc84a69d64e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283b5bc159874d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417652d1a5f440fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7803f25bf13747cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1dc84a69d64e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>