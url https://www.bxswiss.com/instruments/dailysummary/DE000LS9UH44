--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37de9759032d4da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005122284d654d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1dc84a69d64e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306b98ebeca34b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7803f25bf13747cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1dc84a69d64e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7055776ab3084492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306b98ebeca34b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>