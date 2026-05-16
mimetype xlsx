--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005122284d654d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecbcc977f914a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306b98ebeca34b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cd325b65ac47db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7055776ab3084492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306b98ebeca34b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf77c921a024355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cd325b65ac47db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>