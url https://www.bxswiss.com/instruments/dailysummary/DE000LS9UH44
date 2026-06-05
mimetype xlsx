--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ecbcc977f914a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9be650a76f94c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cd325b65ac47db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra736c4d8987b4cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf77c921a024355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cd325b65ac47db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a116985306b431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra736c4d8987b4cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>