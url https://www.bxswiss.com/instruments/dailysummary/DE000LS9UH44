--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9be650a76f94c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6156b8985474156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra736c4d8987b4cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7013cd4b61184fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a116985306b431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra736c4d8987b4cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ccf581d4404ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7013cd4b61184fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>