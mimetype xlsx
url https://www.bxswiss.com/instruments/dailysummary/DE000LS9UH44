--- v7 (2026-06-25)
+++ v8 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6156b8985474156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0ab84123bd4093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7013cd4b61184fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad688b86fad843e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ccf581d4404ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7013cd4b61184fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c4930bb6da4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad688b86fad843e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>