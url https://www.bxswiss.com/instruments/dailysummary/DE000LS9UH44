--- v8 (2026-07-16)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0ab84123bd4093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re310fa98991b45f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad688b86fad843e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f28907105ae4ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c4930bb6da4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad688b86fad843e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re211d123ba0f485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f28907105ae4ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>129,756</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,664</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>