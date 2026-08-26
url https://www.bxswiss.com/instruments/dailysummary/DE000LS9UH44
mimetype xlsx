--- v9 (2026-08-05)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re310fa98991b45f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b826666c99a4bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f28907105ae4ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038eec44dd1441b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re211d123ba0f485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f28907105ae4ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25cf643a549e401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038eec44dd1441b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>