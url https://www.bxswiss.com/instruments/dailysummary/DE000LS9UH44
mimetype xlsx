--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b826666c99a4bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8cf5272fb94fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038eec44dd1441b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc250189928834123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25cf643a549e401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038eec44dd1441b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f209e702de46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc250189928834123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>