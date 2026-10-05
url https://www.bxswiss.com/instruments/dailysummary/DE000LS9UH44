--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8cf5272fb94fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2b6fe28cfe47a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc250189928834123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adf514b139043da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f209e702de46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc250189928834123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92891b6e55e74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adf514b139043da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>