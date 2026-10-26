--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2b6fe28cfe47a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096df780bcd84b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adf514b139043da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfdf85f4f494833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92891b6e55e74497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adf514b139043da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R335b4344036d477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfdf85f4f494833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFARTINTEL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>137,023</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,528</x:t>
-[...517 lines deleted...]
-          <x:t>136,213</x:t>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>