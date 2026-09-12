--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aad557b4b3400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90019050d8f4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb977728ab8df4bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75be2784e5c4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea20f732085404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb977728ab8df4bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88f35d4a5254ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75be2784e5c4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>