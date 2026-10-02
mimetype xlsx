--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90019050d8f4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cdfbcedb6b4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75be2784e5c4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e46bf4f8a9424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf88f35d4a5254ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75be2784e5c4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb117eb461da947ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e46bf4f8a9424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>