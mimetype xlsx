--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cdfbcedb6b4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd1a284e6734af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e46bf4f8a9424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0434a67d33014f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb117eb461da947ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e46bf4f8a9424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57310688058f4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0434a67d33014f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>89,665</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>