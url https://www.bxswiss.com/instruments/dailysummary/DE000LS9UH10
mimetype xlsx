--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4c69b9ee8f42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9748590efc4534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R331529759d65486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5012ce0ec804475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f00d21505a45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R331529759d65486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06698bcebfd64636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5012ce0ec804475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>