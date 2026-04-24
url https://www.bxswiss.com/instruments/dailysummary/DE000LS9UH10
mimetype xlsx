--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce9748590efc4534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809897fe49bc46bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5012ce0ec804475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabbb63d3e1054e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06698bcebfd64636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5012ce0ec804475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67c950524f34b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabbb63d3e1054e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>76,608</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,829</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>