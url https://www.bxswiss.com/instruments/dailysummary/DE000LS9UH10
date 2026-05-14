--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809897fe49bc46bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26b2d0be2304068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabbb63d3e1054e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4750663185cc4820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67c950524f34b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabbb63d3e1054e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929526b4c4f541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4750663185cc4820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>77,929</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>