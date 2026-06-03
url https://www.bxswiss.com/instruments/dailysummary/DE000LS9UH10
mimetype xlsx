--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26b2d0be2304068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f815c5c74d4f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4750663185cc4820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6920da128c384bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929526b4c4f541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4750663185cc4820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e033176f5a4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6920da128c384bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>78,291</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>77,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>