--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f815c5c74d4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd7ad41de54ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6920da128c384bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cff7d6f76e4b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e033176f5a4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6920da128c384bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d68b08bbb4e4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cff7d6f76e4b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>