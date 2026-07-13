--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd7ad41de54ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6262d8a1deaf4580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cff7d6f76e4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219c4e68654546a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d68b08bbb4e4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cff7d6f76e4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf81ffc9b25e425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219c4e68654546a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>