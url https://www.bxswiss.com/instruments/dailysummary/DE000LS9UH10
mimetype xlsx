--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6262d8a1deaf4580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1451fa7cfd348fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219c4e68654546a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2667981b6244bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf81ffc9b25e425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219c4e68654546a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a3fa1611124e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2667981b6244bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>83,276</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,938</x:t>
-[...26 lines deleted...]
-          <x:t>82,985</x:t>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>83,001</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>83,206</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>