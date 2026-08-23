--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1451fa7cfd348fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aad557b4b3400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2667981b6244bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb977728ab8df4bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a3fa1611124e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2667981b6244bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea20f732085404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb977728ab8df4bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WF0FKCHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>