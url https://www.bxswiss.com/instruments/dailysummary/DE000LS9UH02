--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627bbbd27e724b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee84bf65c194645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb785185261d24695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d659fca07454d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc304d6dfd7e14814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb785185261d24695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb870ae4d6c094a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d659fca07454d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>