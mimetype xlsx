--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee84bf65c194645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf42e417ab404084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d659fca07454d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a13d9ed74104585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb870ae4d6c094a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d659fca07454d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf996051b9e46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a13d9ed74104585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>