--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf42e417ab404084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f79b13fe54146f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a13d9ed74104585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030faf7cbd1c4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf996051b9e46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a13d9ed74104585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fb8f75cb4743c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030faf7cbd1c4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>