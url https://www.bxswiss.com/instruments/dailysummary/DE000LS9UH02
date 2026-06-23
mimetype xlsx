--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f79b13fe54146f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9007cfc996734136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030faf7cbd1c4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e05658132414178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fb8f75cb4743c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030faf7cbd1c4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf743817ab4e941b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e05658132414178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,277</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>