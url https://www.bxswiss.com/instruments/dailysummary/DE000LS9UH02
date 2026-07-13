--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9007cfc996734136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528adce8c1d64dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e05658132414178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176ccfc233c84232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf743817ab4e941b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e05658132414178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1420956077e486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176ccfc233c84232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>