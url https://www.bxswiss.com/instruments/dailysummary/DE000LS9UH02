--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528adce8c1d64dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744f524b9dd14661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176ccfc233c84232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8daa4ba5cbda4647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1420956077e486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176ccfc233c84232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd322b2ecc7b46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8daa4ba5cbda4647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>