--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744f524b9dd14661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa629e792ea046c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8daa4ba5cbda4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2943548f2c42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd322b2ecc7b46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8daa4ba5cbda4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87699610f874f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2943548f2c42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...468 lines deleted...]
-          <x:t>104,221</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>102,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>98,569</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>