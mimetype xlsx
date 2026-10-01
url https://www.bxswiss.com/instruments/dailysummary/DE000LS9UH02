--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa629e792ea046c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f387a9e76d64be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2943548f2c42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra576d5c0a2c04f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb87699610f874f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2943548f2c42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R677de60061344bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra576d5c0a2c04f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>