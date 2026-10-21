--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f387a9e76d64be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff37cc2338d4c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra576d5c0a2c04f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612e581546a14289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R677de60061344bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra576d5c0a2c04f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6472eb411004cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612e581546a14289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WFMEDTECHX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UH02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,304</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>102,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,148</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>