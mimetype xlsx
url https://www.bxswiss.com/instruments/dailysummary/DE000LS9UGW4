--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0d1f3c58a9462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b02c13d107433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ea3b23a8ff4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re421f861174345ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cb74d1390d4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ea3b23a8ff4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd537ca1e40fe4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re421f861174345ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>115,416</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,590</x:t>
-[...97 lines deleted...]
-          <x:t>115,657</x:t>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,372</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>115,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,024</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>