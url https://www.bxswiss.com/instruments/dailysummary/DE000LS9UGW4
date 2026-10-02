--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b02c13d107433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f2c37ab3bf4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re421f861174345ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a22e61a7d243d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd537ca1e40fe4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re421f861174345ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89d4cf940b48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a22e61a7d243d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>115,445</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,990</x:t>
-[...436 lines deleted...]
-          <x:t>115,316</x:t>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>