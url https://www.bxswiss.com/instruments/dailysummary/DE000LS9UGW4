--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f2c37ab3bf4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a54d5a142943b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a22e61a7d243d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53262dd233e84bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89d4cf940b48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a22e61a7d243d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954c26e8e5f54fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53262dd233e84bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>