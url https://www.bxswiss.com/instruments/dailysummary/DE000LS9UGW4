--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2988159e270042be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a02bec744749d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af5427f36524109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e95ba750e914370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9996aa90f8b740e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af5427f36524109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3846bb5fde744731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e95ba750e914370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>