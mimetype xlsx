--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a02bec744749d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a345a6fffb40c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e95ba750e914370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909404170d9f430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3846bb5fde744731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e95ba750e914370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6905d26620446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909404170d9f430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>109,271</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,903</x:t>
-[...436 lines deleted...]
-          <x:t>110,584</x:t>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>