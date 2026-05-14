--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a345a6fffb40c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b05ffce39414d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R909404170d9f430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f06b3e28ee444a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6905d26620446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R909404170d9f430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d00e113da504eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f06b3e28ee444a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>110,813</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,616</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>109,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,984</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>