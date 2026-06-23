--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b05ffce39414d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf445edcb026b4a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f06b3e28ee444a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6a448153024e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d00e113da504eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f06b3e28ee444a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486e78ffcaec4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6a448153024e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>111,698</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>