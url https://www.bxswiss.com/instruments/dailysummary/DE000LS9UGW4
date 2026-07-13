--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf445edcb026b4a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aaef17d13140df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce6a448153024e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f828ca7618a40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486e78ffcaec4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce6a448153024e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136d55b8c6814b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f828ca7618a40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>114,342</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,791</x:t>
-[...517 lines deleted...]
-          <x:t>116,466</x:t>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>