--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aaef17d13140df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491d97f6e7b841d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f828ca7618a40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3319b246c6f46ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136d55b8c6814b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f828ca7618a40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9d75d593ea4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3319b246c6f46ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>113,450</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>