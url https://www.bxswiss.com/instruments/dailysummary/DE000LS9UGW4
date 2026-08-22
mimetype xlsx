--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491d97f6e7b841d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0d1f3c58a9462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3319b246c6f46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ea3b23a8ff4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9d75d593ea4ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3319b246c6f46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cb74d1390d4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ea3b23a8ff4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TV-WachstumUndDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>