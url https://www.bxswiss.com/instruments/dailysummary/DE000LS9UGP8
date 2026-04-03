--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7445d1bb621246e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd524179d1d4244f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90226933bdb54fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e9bca219e74b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed611cf9cb6444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90226933bdb54fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c88735d129b43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e9bca219e74b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>114,564</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>