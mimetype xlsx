--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd524179d1d4244f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa26807e5be472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e9bca219e74b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3d2c5459b445c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c88735d129b43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e9bca219e74b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c60c9016705445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3d2c5459b445c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,920</x:t>
-[...549 lines deleted...]
-          <x:t>108,193</x:t>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>