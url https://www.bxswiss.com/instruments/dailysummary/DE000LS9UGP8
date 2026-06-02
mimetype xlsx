--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa26807e5be472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8030f9d4735c42df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3d2c5459b445c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1657652cc6f4557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c60c9016705445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3d2c5459b445c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9310f0421b42465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1657652cc6f4557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,631</x:t>
-[...306 lines deleted...]
-          <x:t>107,794</x:t>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>