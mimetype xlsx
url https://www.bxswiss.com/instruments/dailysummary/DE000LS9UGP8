--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8030f9d4735c42df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba23ac02f3ec42c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1657652cc6f4557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198ab6d461e94d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9310f0421b42465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1657652cc6f4557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628f3e921f5b474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198ab6d461e94d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>