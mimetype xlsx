--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba23ac02f3ec42c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e517c617fb84aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198ab6d461e94d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0efd88111f1a4a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628f3e921f5b474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198ab6d461e94d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8c06cfee814ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0efd88111f1a4a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>