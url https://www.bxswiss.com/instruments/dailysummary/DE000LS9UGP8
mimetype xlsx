--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e517c617fb84aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d47d5276c4240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0efd88111f1a4a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b36d7b3a2541b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8c06cfee814ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0efd88111f1a4a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c603c98db13412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b36d7b3a2541b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>