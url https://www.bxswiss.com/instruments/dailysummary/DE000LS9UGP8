--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d47d5276c4240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a10b7e3d1f4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22b36d7b3a2541b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213f666dc98e4359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c603c98db13412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22b36d7b3a2541b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re364a5f59942498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213f666dc98e4359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,972</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>115,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,954</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>