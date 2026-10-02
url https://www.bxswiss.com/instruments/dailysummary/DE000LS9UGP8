--- v10 (2026-08-23)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a10b7e3d1f4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8b3c325e3b4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213f666dc98e4359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7651ffcd1de74fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re364a5f59942498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213f666dc98e4359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4aa48c96ec444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7651ffcd1de74fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,709</x:t>
-[...576 lines deleted...]
-          <x:t>115,407</x:t>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>