--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8b3c325e3b4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4469f873094f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7651ffcd1de74fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95e47dd16c84bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4aa48c96ec444f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7651ffcd1de74fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a96969fd5341b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95e47dd16c84bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europa Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>114,438</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,596</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,292</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>