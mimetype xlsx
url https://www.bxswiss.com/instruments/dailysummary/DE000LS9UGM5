--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0ec6958f124fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed22be110304338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acda645b62b4210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4275cf6395aa47bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf71a04efee54199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acda645b62b4210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3c0b80e4bd477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4275cf6395aa47bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>