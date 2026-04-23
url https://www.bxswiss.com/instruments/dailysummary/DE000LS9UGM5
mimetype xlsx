--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ed22be110304338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ed15dab38b48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4275cf6395aa47bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd716ca90e5c49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3c0b80e4bd477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4275cf6395aa47bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471f082ce2544918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd716ca90e5c49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>