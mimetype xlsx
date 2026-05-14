--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ed15dab38b48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc544950711144181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd716ca90e5c49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a334a5abfc4706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471f082ce2544918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd716ca90e5c49e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaf85378eff4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a334a5abfc4706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>