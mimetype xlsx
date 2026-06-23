--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc544950711144181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b4698dbb20483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a334a5abfc4706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05cfb5bb8f0446bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaf85378eff4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a334a5abfc4706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954ecb7c3d304777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05cfb5bb8f0446bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>161,093</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>