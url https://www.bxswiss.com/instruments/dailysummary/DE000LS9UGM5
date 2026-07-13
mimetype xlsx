--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b4698dbb20483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698d639209374417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05cfb5bb8f0446bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34baead5d944122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954ecb7c3d304777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05cfb5bb8f0446bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7757d49078147b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34baead5d944122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>