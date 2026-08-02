--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698d639209374417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aaa5acae52c4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34baead5d944122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb55223e96e4b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7757d49078147b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34baead5d944122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca92c596e3b4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb55223e96e4b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>