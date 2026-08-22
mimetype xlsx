--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aaa5acae52c4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391818eaeacd4e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb55223e96e4b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb52a54513544a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca92c596e3b4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb55223e96e4b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra156ae9f0f6f4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb52a54513544a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>165,187</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>151,824</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>