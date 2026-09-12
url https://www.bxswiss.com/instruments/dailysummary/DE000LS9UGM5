--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391818eaeacd4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0758d617054d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb52a54513544a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8577f8016bfc4593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra156ae9f0f6f4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb52a54513544a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060b75df6d7e497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8577f8016bfc4593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>