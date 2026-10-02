--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0758d617054d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb801d8816e4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8577f8016bfc4593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92ec065808e4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060b75df6d7e497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8577f8016bfc4593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476bc0006385427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92ec065808e4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>