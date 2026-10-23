--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb801d8816e4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb543b323528d4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92ec065808e4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cf365ae51349ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476bc0006385427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92ec065808e4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286c8f7cb44d4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cf365ae51349ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>