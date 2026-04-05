--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra442906db7424967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0532239329954fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9177ad0b8b0493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b20d62751814e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8379e122d2214233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9177ad0b8b0493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba24b31d9e142d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b20d62751814e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>96,900</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>95,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>