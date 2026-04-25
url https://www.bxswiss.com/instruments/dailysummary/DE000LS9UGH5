--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0532239329954fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra617ea61842c4156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b20d62751814e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9d690500d54235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba24b31d9e142d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b20d62751814e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132cf13646114bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9d690500d54235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>