--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra617ea61842c4156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3990944ebf5411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9d690500d54235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52361a08e174f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132cf13646114bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9d690500d54235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c55ffcc0b6440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52361a08e174f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,987</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>97,048</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>