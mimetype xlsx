--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3990944ebf5411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b013d563d74b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52361a08e174f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f039afab4f141ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c55ffcc0b6440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52361a08e174f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703eb4d1c0e44f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f039afab4f141ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,048</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,068</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,989</x:t>
-[...247 lines deleted...]
-          <x:t>96,796</x:t>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>