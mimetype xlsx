--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b013d563d74b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21b293fcd704771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f039afab4f141ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3c5d936f0847eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703eb4d1c0e44f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f039afab4f141ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae919169a924906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3c5d936f0847eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,049</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,966</x:t>
-[...92 lines deleted...]
-          <x:t>96,625</x:t>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,539</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>96,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,557</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>