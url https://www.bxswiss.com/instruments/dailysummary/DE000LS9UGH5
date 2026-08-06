--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21b293fcd704771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc107eb848c4157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c3c5d936f0847eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106d0e482d604bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae919169a924906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c3c5d936f0847eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08940f086494472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106d0e482d604bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...404 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,585</x:t>
-[...58 lines deleted...]
-          <x:t>97,268</x:t>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>97,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>