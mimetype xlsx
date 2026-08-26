--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc107eb848c4157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc6acc158304ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106d0e482d604bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e9ebd21b9c451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08940f086494472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106d0e482d604bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725df7e1987c408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e9ebd21b9c451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>