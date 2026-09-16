--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc6acc158304ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2392998d464563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e9ebd21b9c451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f74ccd412f645cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725df7e1987c408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e9ebd21b9c451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5149a5f91c6f4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f74ccd412f645cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>98,798</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,544</x:t>
-[...65 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>98,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,974</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>98,916</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>