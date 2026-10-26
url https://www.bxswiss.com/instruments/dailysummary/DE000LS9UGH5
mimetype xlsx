--- v13 (2026-09-16)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2392998d464563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842d1dff03d949cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f74ccd412f645cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71683994f1494a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5149a5f91c6f4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f74ccd412f645cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508b09507a3c4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71683994f1494a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RSL Trendsystem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,779</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>