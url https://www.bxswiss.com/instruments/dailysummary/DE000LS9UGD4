--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93de308b0ee44bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6216a880cae742f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc38d3e5e794382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe70d5af9ccc4556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e29e8114e3f40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc38d3e5e794382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5658c943ba443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe70d5af9ccc4556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>