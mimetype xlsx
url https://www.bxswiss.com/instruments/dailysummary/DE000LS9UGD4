--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6216a880cae742f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf527854cb6c4456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe70d5af9ccc4556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6f601692e4426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5658c943ba443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe70d5af9ccc4556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac007941a0848aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6f601692e4426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>