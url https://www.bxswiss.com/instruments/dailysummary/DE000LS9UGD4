--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf527854cb6c4456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1687e00ecdc4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6f601692e4426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2707f506c0421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac007941a0848aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6f601692e4426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9391f3cca7f44509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2707f506c0421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>