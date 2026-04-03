--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac757b17f084fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b83928aa8dc45fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea504cf2f2049fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f1dc3ff3ad43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9947a4838d2143d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea504cf2f2049fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4916e65ae44133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f1dc3ff3ad43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>113,802</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,640</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>112,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,731</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>