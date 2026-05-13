--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b83928aa8dc45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf541d3b5db0942ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f1dc3ff3ad43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16954cd0ddd4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4916e65ae44133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f1dc3ff3ad43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185d7ab404024857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16954cd0ddd4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>116,030</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,825</x:t>
-[...593 lines deleted...]
-          <x:t>111,034</x:t>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>