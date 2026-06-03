--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf541d3b5db0942ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae79605c69d4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16954cd0ddd4cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f2dd5cdb12465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185d7ab404024857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16954cd0ddd4cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e537b6786a40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f2dd5cdb12465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>116,829</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>114,808</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>