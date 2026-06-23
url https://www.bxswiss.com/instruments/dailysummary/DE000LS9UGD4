--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae79605c69d4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae5728a12e1481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f2dd5cdb12465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4d301818e34e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e537b6786a40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f2dd5cdb12465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee27c8d28e24e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4d301818e34e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>