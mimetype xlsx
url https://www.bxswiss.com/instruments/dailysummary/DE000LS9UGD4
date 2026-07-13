--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae5728a12e1481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65c019051494f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4d301818e34e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f68fb7a9c1430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee27c8d28e24e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4d301818e34e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7beafc6cbb498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f68fb7a9c1430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>