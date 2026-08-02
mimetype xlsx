--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65c019051494f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154d4510c7f4454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f68fb7a9c1430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb01b24b6bc40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7beafc6cbb498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f68fb7a9c1430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99ae90b828242d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb01b24b6bc40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>120,884</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,372</x:t>
-[...296 lines deleted...]
-          <x:t>122,115</x:t>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>123,086</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>