--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154d4510c7f4454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93de308b0ee44bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb01b24b6bc40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc38d3e5e794382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99ae90b828242d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb01b24b6bc40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e29e8114e3f40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc38d3e5e794382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Growth 50 Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UGD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>122,115</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>122,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,363</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>